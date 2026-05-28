--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.2.2 Espérance de vie\MAJ Janvier 2026\3 - Intégration\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.2.2 Espérance de vie\MAJ Avril 2026\3. Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{082EA58C-867F-48B7-B0C5-8DD6FFFA06AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{277E2F6F-FD14-488B-A245-1381900C4214}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau FT" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
@@ -94,171 +94,174 @@
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="17">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>années</t>
   </si>
   <si>
     <t xml:space="preserve">1. Le reste du Canada représente l’ensemble des provinces et des territoires du Canada, à l’exception du Québec. </t>
   </si>
   <si>
     <t>Sources</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
   </si>
   <si>
-    <t>r</t>
-[...4 lines deleted...]
-  <si>
     <t>p</t>
   </si>
   <si>
-    <t>r,p  : Données révisées et provisoires</t>
-[...1 lines deleted...]
-  <si>
     <t>p : Donnée provisoire.</t>
   </si>
   <si>
     <t>r : Donnée révisée.</t>
-  </si>
-[...27 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Institut de la statistique du Québec, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Registre des évènements démographiques</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (données pour le Québec); Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tableaux 13-10-0709 et 13-10-0837 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>(données pour le Canada et le reste du Canada). Compilation et calculs par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>Espérance de vie à la naissance, Québec, reste du Canada</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> et Canada, de 2003-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>..</t>
+  </si>
+  <si>
+    <t>.. Donnée non disponible.</t>
+  </si>
+  <si>
+    <t>r,p</t>
+  </si>
+  <si>
+    <t>r,p  : Donnée révisée et provisoire</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -292,156 +295,182 @@
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -805,637 +834,605 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFCCCCFF"/>
   </sheetPr>
-  <dimension ref="A1:N48"/>
+  <dimension ref="A1:N50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.5546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="16.109375" style="8" customWidth="1"/>
     <col min="3" max="3" width="2.6640625" style="8" customWidth="1"/>
     <col min="4" max="4" width="16.109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="2.6640625" style="8" customWidth="1"/>
     <col min="6" max="6" width="16.109375" style="8" customWidth="1"/>
     <col min="7" max="7" width="2.6640625" style="8" customWidth="1"/>
     <col min="8" max="16384" width="11.44140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A3" s="7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="10"/>
       <c r="F5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="29"/>
-[...2 lines deleted...]
-      <c r="F6" s="29"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
       <c r="G6" s="13"/>
     </row>
-    <row r="7" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="14">
         <v>2003</v>
       </c>
       <c r="B7" s="1">
-        <v>79.709999999999994</v>
+        <v>79.710999999999999</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1">
         <v>79.83</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E7"/>
       <c r="F7" s="2">
         <v>79.819999999999993</v>
       </c>
       <c r="G7" s="1"/>
     </row>
-    <row r="8" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="14">
         <v>2004</v>
       </c>
       <c r="B8" s="1">
-        <v>79.92</v>
+        <v>79.921000000000006</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1">
         <v>80.17</v>
       </c>
-      <c r="E8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8" s="2">
         <v>80.099999999999994</v>
       </c>
       <c r="G8" s="1"/>
     </row>
-    <row r="9" spans="1:7" s="15" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" s="15" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="14">
         <v>2005</v>
       </c>
       <c r="B9" s="2">
-        <v>80.08</v>
+        <v>80.078000000000003</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2">
         <v>80.239999999999995</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E9"/>
       <c r="F9" s="2">
         <v>80.22</v>
       </c>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="14">
         <v>2006</v>
       </c>
       <c r="B10" s="2">
-        <v>80.63</v>
+        <v>80.632999999999996</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2">
         <v>80.63</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E10"/>
       <c r="F10" s="2">
         <v>80.650000000000006</v>
       </c>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="14">
         <v>2007</v>
       </c>
       <c r="B11" s="2">
         <v>80.650000000000006</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2">
         <v>80.61</v>
       </c>
-      <c r="E11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11" s="2">
         <v>80.650000000000006</v>
       </c>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="14">
         <v>2008</v>
       </c>
       <c r="B12" s="2">
-        <v>80.930000000000007</v>
+        <v>80.933999999999997</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2">
         <v>80.790000000000006</v>
       </c>
-      <c r="E12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E12"/>
       <c r="F12" s="2">
         <v>80.83</v>
       </c>
       <c r="G12" s="2"/>
     </row>
-    <row r="13" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="14">
         <v>2009</v>
       </c>
       <c r="B13" s="2">
-        <v>81.209999999999994</v>
+        <v>81.206999999999994</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2">
         <v>81.13</v>
       </c>
-      <c r="E13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13" s="2">
         <v>81.180000000000007</v>
       </c>
       <c r="G13" s="2"/>
     </row>
-    <row r="14" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="14">
         <v>2010</v>
       </c>
       <c r="B14" s="2">
-        <v>81.48</v>
+        <v>81.481999999999999</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2">
         <v>81.42</v>
       </c>
-      <c r="E14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14" s="2">
         <v>81.430000000000007</v>
       </c>
       <c r="G14" s="2"/>
     </row>
-    <row r="15" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="16">
         <v>2011</v>
       </c>
       <c r="B15" s="3">
-        <v>81.67</v>
+        <v>81.674999999999997</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3">
         <v>81.59</v>
       </c>
-      <c r="E15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15" s="3">
         <v>81.58</v>
       </c>
       <c r="G15" s="3"/>
     </row>
-    <row r="16" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="14">
         <v>2012</v>
       </c>
       <c r="B16" s="2">
-        <v>81.75</v>
+        <v>81.751000000000005</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2">
         <v>81.790000000000006</v>
       </c>
-      <c r="E16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E16"/>
       <c r="F16" s="2">
         <v>81.760000000000005</v>
       </c>
       <c r="G16" s="2"/>
     </row>
-    <row r="17" spans="1:14" ht="15" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="14">
         <v>2013</v>
       </c>
       <c r="B17" s="2">
-        <v>82</v>
+        <v>82.001000000000005</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2">
         <v>81.81</v>
       </c>
-      <c r="E17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17"/>
       <c r="F17" s="2">
         <v>81.84</v>
       </c>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:14" ht="15" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="14">
         <v>2014</v>
       </c>
       <c r="B18" s="2">
-        <v>82.06</v>
+        <v>82.061000000000007</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2">
         <v>81.849999999999994</v>
       </c>
-      <c r="E18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E18"/>
       <c r="F18" s="2">
         <v>81.87</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:14" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A19" s="14">
         <v>2015</v>
       </c>
       <c r="B19" s="2">
-        <v>82.13</v>
+        <v>82.132000000000005</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2">
         <v>81.87</v>
       </c>
-      <c r="E19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19"/>
       <c r="F19" s="2">
         <v>81.92</v>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A20" s="14">
         <v>2016</v>
       </c>
       <c r="B20" s="2">
         <v>82.56</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2">
         <v>81.89</v>
       </c>
-      <c r="E20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20" s="2">
         <v>82.02</v>
       </c>
       <c r="G20" s="4"/>
     </row>
     <row r="21" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A21" s="14">
         <v>2017</v>
       </c>
       <c r="B21" s="2">
-        <v>82.48</v>
+        <v>82.483999999999995</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2">
         <v>81.739999999999995</v>
       </c>
-      <c r="E21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21" s="2">
         <v>81.88</v>
       </c>
-      <c r="G21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G21" s="4"/>
     </row>
     <row r="22" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A22" s="14">
         <v>2018</v>
       </c>
       <c r="B22" s="2">
-        <v>82.44</v>
+        <v>82.436999999999998</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2">
         <v>81.760000000000005</v>
       </c>
-      <c r="E22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E22"/>
       <c r="F22" s="2">
         <v>81.87</v>
       </c>
-      <c r="G22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="4"/>
     </row>
     <row r="23" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A23" s="14">
         <v>2019</v>
       </c>
       <c r="B23" s="2">
-        <v>82.85</v>
+        <v>82.847999999999999</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2">
         <v>82.1</v>
       </c>
-      <c r="E23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E23"/>
       <c r="F23" s="2">
         <v>82.22</v>
       </c>
-      <c r="G23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="4"/>
     </row>
     <row r="24" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A24" s="14">
         <v>2020</v>
       </c>
       <c r="B24" s="2">
-        <v>82.2</v>
+        <v>82.197999999999993</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2">
         <v>81.45</v>
       </c>
-      <c r="E24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24" s="2">
         <v>81.58</v>
       </c>
-      <c r="G24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="4"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
     </row>
     <row r="25" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A25" s="14">
         <v>2021</v>
       </c>
       <c r="B25" s="2">
-        <v>82.89</v>
+        <v>82.888000000000005</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2">
         <v>81.16</v>
       </c>
-      <c r="E25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E25"/>
       <c r="F25" s="2">
         <v>81.5</v>
       </c>
-      <c r="G25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="4"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
     </row>
     <row r="26" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A26" s="14">
         <v>2022</v>
       </c>
-      <c r="B26" s="2">
-[...5 lines deleted...]
-      <c r="D26" s="2">
+      <c r="B26" s="27">
+        <v>82.043999999999997</v>
+      </c>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27">
         <v>80.91</v>
       </c>
-      <c r="E26" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="2">
+      <c r="E26" s="28"/>
+      <c r="F26" s="27">
         <v>81.13</v>
       </c>
-      <c r="G26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="28"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="19"/>
     </row>
     <row r="27" spans="1:14" ht="15" x14ac:dyDescent="0.3">
       <c r="A27" s="14">
         <v>2023</v>
       </c>
-      <c r="B27" s="2">
-[...2 lines deleted...]
-      <c r="C27" s="4" t="s">
+      <c r="B27" s="27">
+        <v>82.475999999999999</v>
+      </c>
+      <c r="C27" s="27"/>
+      <c r="D27" s="27">
+        <v>81.489999999999995</v>
+      </c>
+      <c r="E27" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="D27" s="2">
-[...2 lines deleted...]
-      <c r="E27" s="4" t="s">
+      <c r="F27" s="27">
+        <v>81.680000000000007</v>
+      </c>
+      <c r="G27" s="28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="A28" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="27">
+        <v>82.644000000000005</v>
+      </c>
+      <c r="C28" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="29">
+        <v>82.07</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28" s="29">
+        <v>82.16</v>
+      </c>
+      <c r="G28" s="28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="A29" s="25">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="30">
+        <v>82.748999999999995</v>
+      </c>
+      <c r="C29" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="33"/>
+      <c r="F29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="26"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="20"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A31" s="21"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A33" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F27" s="2">
-[...13 lines deleted...]
-      <c r="C28" s="22" t="s">
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A35" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="D28" s="23">
-[...31 lines deleted...]
-      <c r="A32" s="25" t="s">
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A36" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A37" s="22" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="23" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="21" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="35" t="s">
         <v>10</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A40" s="28"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="35"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
+      <c r="N40" s="35"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B42" s="25"/>
-[...6 lines deleted...]
-      <c r="H48" s="24"/>
+      <c r="A42" s="24"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="G44" s="21"/>
+    </row>
+    <row r="50" spans="6:8" x14ac:dyDescent="0.3">
+      <c r="F50" s="20"/>
+      <c r="H50" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B6:F6"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A40:N40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tableau FT</vt:lpstr>
     </vt:vector>