--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\5. Production des indicateurs\Fichiers téléchargeables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.3.2 Émissions de GES\4. Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80E9E6BB-45EF-4656-8890-6B1B60E5CA31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC43F982-CC57-4EC3-A24C-B6F4CBD1110C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-135" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Émissions de GES" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_BMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPROPORTION" hidden="1">#REF!</definedName>
@@ -93,51 +93,51 @@
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="15">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <r>
       <t>kilotonnes éq. CO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
@@ -220,50 +220,53 @@
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>O. Les émissions dues à la production à l’étranger de biens consommés au Québec ou au Canada sont exclues.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">3. Le reste du Canada représente l’ensemble des provinces et des territoires du Canada, à l’exception du Québec. </t>
   </si>
   <si>
     <t>Sources</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
   </si>
   <si>
+    <t>Les données des émissions de GES de 2009 à 2022 ont été révisées.</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Tableau 38-10-0097-01 Compte de flux physique des émissions de gaz à effet de serre</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> et </t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -271,51 +274,51 @@
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Tableau 17-10-0005-01 Estimations de la population au 1</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> juillet, par âge et sexe. </t>
+      <t xml:space="preserve"> juillet, par âge et genre. </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Compilation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Émissions de gaz à effet de serre (GES)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 1, 2</t>
@@ -327,52 +330,55 @@
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, Québec, et émissions par habitant, Québec, reste du Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> et Canada, 2009-2022</t>
-    </r>
+      <t xml:space="preserve"> et Canada, 2009-2023</t>
+    </r>
+  </si>
+  <si>
+    <t>Mise à jour : avril 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
@@ -548,94 +554,93 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
 </file>
 
@@ -987,381 +992,406 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" style="3" customWidth="1"/>
     <col min="3" max="5" width="16.42578125" style="3" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A3" s="15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3" s="2"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="19" t="s">
+      <c r="E5" s="17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="C6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="16"/>
-      <c r="E6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="21"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="17">
+      <c r="A7" s="3">
         <v>2009</v>
       </c>
       <c r="B7" s="9">
-        <v>94135</v>
-[...8 lines deleted...]
-        <v>22.695106572632962</v>
+        <v>91986</v>
+      </c>
+      <c r="C7" s="16">
+        <v>11.727052116194528</v>
+      </c>
+      <c r="D7" s="16">
+        <v>25.849104911108498</v>
+      </c>
+      <c r="E7" s="18">
+        <v>22.555261483406412</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A8" s="17">
+      <c r="A8" s="3">
         <v>2010</v>
       </c>
       <c r="B8" s="9">
-        <v>90301</v>
-[...8 lines deleted...]
-        <v>22.888673854320935</v>
+        <v>88412</v>
+      </c>
+      <c r="C8" s="16">
+        <v>11.149786764048432</v>
+      </c>
+      <c r="D8" s="16">
+        <v>26.306177039695974</v>
+      </c>
+      <c r="E8" s="18">
+        <v>22.772017633880143</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="17">
+      <c r="A9" s="3">
         <v>2011</v>
       </c>
       <c r="B9" s="9">
-        <v>91503</v>
-[...8 lines deleted...]
-        <v>22.995629399979691</v>
+        <v>89560</v>
+      </c>
+      <c r="C9" s="16">
+        <v>11.188376481123175</v>
+      </c>
+      <c r="D9" s="16">
+        <v>26.463551499108487</v>
+      </c>
+      <c r="E9" s="18">
+        <v>22.902790951489553</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="17">
+      <c r="A10" s="3">
         <v>2012</v>
       </c>
       <c r="B10" s="9">
-        <v>89662</v>
-[...8 lines deleted...]
-        <v>22.807103713134367</v>
+        <v>87853</v>
+      </c>
+      <c r="C10" s="16">
+        <v>10.900211321638681</v>
+      </c>
+      <c r="D10" s="16">
+        <v>26.202121788755104</v>
+      </c>
+      <c r="E10" s="18">
+        <v>22.649326002253598</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="17">
+      <c r="A11" s="3">
         <v>2013</v>
       </c>
       <c r="B11" s="9">
-        <v>89400</v>
-[...8 lines deleted...]
-        <v>22.84849869695817</v>
+        <v>87550</v>
+      </c>
+      <c r="C11" s="16">
+        <v>10.796878709307451</v>
+      </c>
+      <c r="D11" s="16">
+        <v>26.327584283457831</v>
+      </c>
+      <c r="E11" s="18">
+        <v>22.737726458818496</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A12" s="17">
+      <c r="A12" s="3">
         <v>2014</v>
       </c>
       <c r="B12" s="9">
-        <v>87932</v>
-[...8 lines deleted...]
-        <v>22.689126333963479</v>
+        <v>85941</v>
+      </c>
+      <c r="C12" s="16">
+        <v>10.548098289850858</v>
+      </c>
+      <c r="D12" s="16">
+        <v>26.113799515226027</v>
+      </c>
+      <c r="E12" s="18">
+        <v>22.534698671047234</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A13" s="17">
+      <c r="A13" s="3">
         <v>2015</v>
       </c>
       <c r="B13" s="9">
-        <v>90788</v>
-[...8 lines deleted...]
-        <v>22.471482444592834</v>
+        <v>88827</v>
+      </c>
+      <c r="C13" s="16">
+        <v>10.864700614977746</v>
+      </c>
+      <c r="D13" s="16">
+        <v>25.650052100067729</v>
+      </c>
+      <c r="E13" s="18">
+        <v>22.264449706028635</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="17">
+      <c r="A14" s="3">
         <v>2016</v>
       </c>
       <c r="B14" s="9">
-        <v>89008</v>
-[...8 lines deleted...]
-        <v>21.557399318979421</v>
+        <v>87305</v>
+      </c>
+      <c r="C14" s="16">
+        <v>10.61454320686256</v>
+      </c>
+      <c r="D14" s="16">
+        <v>24.477038770351914</v>
+      </c>
+      <c r="E14" s="18">
+        <v>21.319548058790051</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A15" s="17">
+      <c r="A15" s="3">
         <v>2017</v>
       </c>
       <c r="B15" s="9">
-        <v>91076</v>
-[...8 lines deleted...]
-        <v>21.77825603039534</v>
+        <v>89621</v>
+      </c>
+      <c r="C15" s="16">
+        <v>10.807043962786175</v>
+      </c>
+      <c r="D15" s="16">
+        <v>24.749928704775758</v>
+      </c>
+      <c r="E15" s="18">
+        <v>21.586000302366326</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="17">
+      <c r="A16" s="3">
         <v>2018</v>
       </c>
       <c r="B16" s="9">
-        <v>91562</v>
-[...8 lines deleted...]
-        <v>21.721394387556099</v>
+        <v>89839</v>
+      </c>
+      <c r="C16" s="16">
+        <v>10.711759255538754</v>
+      </c>
+      <c r="D16" s="16">
+        <v>24.678490154787745</v>
+      </c>
+      <c r="E16" s="18">
+        <v>21.518792035739583</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A17" s="17">
+      <c r="A17" s="3">
         <v>2019</v>
       </c>
       <c r="B17" s="9">
-        <v>92814</v>
-[...8 lines deleted...]
-        <v>21.284955711279785</v>
+        <v>91561</v>
+      </c>
+      <c r="C17" s="16">
+        <v>10.793232636889018</v>
+      </c>
+      <c r="D17" s="16">
+        <v>24.113044416312867</v>
+      </c>
+      <c r="E17" s="18">
+        <v>21.109350600017358</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="17">
+      <c r="A18" s="3">
         <v>2020</v>
       </c>
       <c r="B18" s="9">
-        <v>81181</v>
-[...8 lines deleted...]
-        <v>18.858445574621946</v>
+        <v>79635</v>
+      </c>
+      <c r="C18" s="16">
+        <v>9.3128423903605331</v>
+      </c>
+      <c r="D18" s="16">
+        <v>21.384652038333044</v>
+      </c>
+      <c r="E18" s="18">
+        <v>18.670192711082631</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="17">
+      <c r="A19" s="3">
         <v>2021</v>
       </c>
       <c r="B19" s="9">
-        <v>85325</v>
-[...12 lines deleted...]
-      <c r="A20" s="10">
+        <v>84141</v>
+      </c>
+      <c r="C19" s="16">
+        <v>9.815772711682893</v>
+      </c>
+      <c r="D19" s="16">
+        <v>21.630456193581171</v>
+      </c>
+      <c r="E19" s="18">
+        <v>18.982023576234475</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
         <v>2022</v>
       </c>
-      <c r="B20" s="11">
-[...14 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="B20" s="9">
+        <v>88628</v>
+      </c>
+      <c r="C20" s="16">
+        <v>10.222419634316779</v>
+      </c>
+      <c r="D20" s="16">
+        <v>21.455593593285428</v>
+      </c>
+      <c r="E20" s="18">
+        <v>18.955186082552942</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="10">
+        <v>2023</v>
+      </c>
+      <c r="B21" s="11">
+        <v>88774</v>
+      </c>
+      <c r="C21" s="12">
+        <v>10.063144320547886</v>
+      </c>
+      <c r="D21" s="12">
+        <v>20.575877742207865</v>
+      </c>
+      <c r="E21" s="19">
+        <v>18.260216062847672</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
         <v>5</v>
-      </c>
-[...3 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A25" s="13" t="s">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="13"/>
-[...6 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B27" s="13"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="13"/>
+      <c r="B28" s="13"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="16.5" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="C29" s="13"/>
+    <row r="30" spans="1:5" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A30" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>