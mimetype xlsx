--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,392 +1,415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\1.2.1 Écart de diplomation selon l'IMSE\MAJ août 2025\4. Intégration\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\1.2.1 Écart de diplomation selon l'IMSE\MAJ 2026\2. Préparation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E46B4F28-4828-4B9A-9057-91AD79CDBB70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E12717A1-DA35-47B8-A8BE-18761549E8A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0D1A6A0E-9DEF-480F-81D7-C0B0B6FB15DE}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0D1A6A0E-9DEF-480F-81D7-C0B0B6FB15DE}"/>
   </bookViews>
   <sheets>
-    <sheet name="Écart de diplomation_2011-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="Écart de diplomation_2011-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Écart de diplomation_2011-2024'!$A$3:$G$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Écart de diplomation_2011-2025'!$A$3:$G$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D20" i="2" l="1"/>
+  <c r="D21" i="2" l="1"/>
+  <c r="D20" i="2"/>
   <c r="D19" i="2"/>
   <c r="D18" i="2"/>
   <c r="D17" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Taux de diplomation et de qualification</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Élèves du décile 1 de l'IMSE</t>
   </si>
   <si>
     <t>Élèves du décile 10 de l'IMSE</t>
   </si>
   <si>
     <t>points de %</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>1. L’écart de taux de diplomation et de qualification 7 ans après l’entrée au secondaire est calculé entre les élèves du décile 1 de l’IMSE et ceux du décile 10.</t>
   </si>
   <si>
     <t>2. L’IMSE est calculé selon le code postal du lieu de résidence de l’élève au moment de sa première inscription en 1re secondaire. Il est constitué de la proportion des familles avec enfants dont la mère n’a pas de diplôme, de certificat ou de grade (ce qui représente les deux tiers du poids de l’indice) et de la proportion de ménages dont les parents n’étaient pas à l’emploi durant la semaine de référence du recensement canadien (ce qui représente le tiers du poids de l’indice).</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
   </si>
   <si>
-    <t>Ministère de l’Éducation du Québec, PSP, DGSRG, DIS, Taux de diplomation et qualification par cohorte au secondaire – édition 2025. Compilation par l'Institut de la statistique du Québec.</t>
-[...1 lines deleted...]
-  <si>
     <t>2011-2012</t>
   </si>
   <si>
     <t>2012-2013</t>
   </si>
   <si>
     <t>2013-2014</t>
   </si>
   <si>
     <t>2014-2015</t>
   </si>
   <si>
     <t>2015-2016</t>
   </si>
   <si>
     <t>2016-2017</t>
   </si>
   <si>
     <t>2017-2018</t>
   </si>
   <si>
     <t>2018-2019</t>
   </si>
   <si>
     <t>2019-2020</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
     <t>4. Les taux regroupent les élèves des réseaux public, privé et gouvernemental.</t>
+  </si>
+  <si>
+    <t>Année scolaire de fin de suivi de la cohorte</t>
+  </si>
+  <si>
+    <t>Écart entre les élèves du décile 1 et ceux du décile 10</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
   </si>
   <si>
     <r>
       <t>Écart de diplomation et de qualification</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
-      <t>1</t>
+      <t> 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
-      <t xml:space="preserve"> 7 ans après l'entrée au secondaire entre les élèves favorisés et les élèves défavorisés selon l'indice de milieu socioéconomique (IMSE)</t>
+      <t xml:space="preserve"> 7 ans après l’entrée au secondaire entre les élèves favorisés et les élèves défavorisés selon l’indice de milieu socioéconomique (IMSE)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
-      <t>, Québec, cohortes de 2005-2006 à 2017-2018</t>
+      <t>, Québec, cohortes de 2005-2006 à 2018-2019</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>3,4</t>
     </r>
   </si>
   <si>
-    <t>Année scolaire de fin de suivi de la cohorte</t>
-[...5 lines deleted...]
-    <t>3. La cohorte formée en 2005-2006 a été suivie jusqu’en 2011-2012, et la cohorte formée en 2017-2018 a été suivie jusqu’en 2023-2024.</t>
+    <t>3. La cohorte formée en 2005-2006 a été suivie jusqu’en 2011-2012, et la cohorte formée en 2018-2019 a été suivie jusqu’en 2024-2025.</t>
+  </si>
+  <si>
+    <t>Ministère de l’Éducation du Québec, PSP, DGSRG, DIS, Taux de diplomation et qualification par cohorte au secondaire – édition 2026. Compilation par l’Institut de la statistique du Québec.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Aptos Display"/>
-[...26 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...10 lines deleted...]
-      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
+      <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3 2" xfId="1" xr:uid="{4DDCCE5E-405D-4C85-A376-FBABD585D9BE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
@@ -690,428 +713,461 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78A50B16-BEC0-4100-9437-8AF00A34FC90}">
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="19.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.6640625" style="2" customWidth="1"/>
+    <col min="5" max="13" width="11.44140625" style="2"/>
+    <col min="14" max="14" width="21" style="2" customWidth="1"/>
+    <col min="15" max="15" width="20.109375" style="2" customWidth="1"/>
+    <col min="16" max="16384" width="11.44140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:21" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:21" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+    </row>
+    <row r="5" spans="1:21" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:21" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="B6" s="2" t="s">
+    <row r="6" spans="1:21" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="16"/>
-[...3 lines deleted...]
-      <c r="B7" s="17" t="s">
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A7" s="18"/>
+      <c r="B7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="17"/>
-      <c r="D7" s="3" t="s">
+      <c r="C7" s="19"/>
+      <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="S7" s="9"/>
-[...4 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="S7" s="6"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="8">
+        <v>85.1</v>
+      </c>
+      <c r="C8" s="8">
+        <v>56.2</v>
+      </c>
+      <c r="D8" s="8">
+        <v>28.899999999999991</v>
+      </c>
+      <c r="O8" s="9"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="6"/>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="4">
-[...17 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="B9" s="8">
+        <v>85.2</v>
+      </c>
+      <c r="C9" s="8">
+        <v>57.5</v>
+      </c>
+      <c r="D9" s="8">
+        <v>27.700000000000003</v>
+      </c>
+      <c r="E9" s="8"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="6"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="4">
-[...18 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="B10" s="8">
+        <v>86.3</v>
+      </c>
+      <c r="C10" s="8">
+        <v>59</v>
+      </c>
+      <c r="D10" s="8">
+        <v>27.299999999999997</v>
+      </c>
+      <c r="E10" s="8"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B11" s="8">
         <v>86.3</v>
       </c>
-      <c r="C10" s="4">
-[...15 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C11" s="8">
+        <v>61.5</v>
+      </c>
+      <c r="D11" s="8">
+        <v>24.799999999999997</v>
+      </c>
+      <c r="E11" s="8"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="4">
-[...18 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B12" s="8">
+        <v>87.8</v>
+      </c>
+      <c r="C12" s="8">
+        <v>62</v>
+      </c>
+      <c r="D12" s="8">
+        <v>25.799999999999997</v>
+      </c>
+      <c r="E12" s="8"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="4">
-[...18 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B13" s="8">
+        <v>86.9</v>
+      </c>
+      <c r="C13" s="8">
+        <v>63.3</v>
+      </c>
+      <c r="D13" s="8">
+        <v>23.600000000000009</v>
+      </c>
+      <c r="E13" s="8"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="4">
-[...15 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="B14" s="8">
+        <v>88.3</v>
+      </c>
+      <c r="C14" s="8">
+        <v>63.4</v>
+      </c>
+      <c r="D14" s="8">
+        <v>24.9</v>
+      </c>
+      <c r="E14" s="8"/>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="4">
-[...11 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="B15" s="8">
+        <v>88.6</v>
+      </c>
+      <c r="C15" s="8">
+        <v>63.2</v>
+      </c>
+      <c r="D15" s="8">
+        <v>25.399999999999991</v>
+      </c>
+      <c r="E15" s="8"/>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="4">
-[...11 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="B16" s="8">
+        <v>87</v>
+      </c>
+      <c r="C16" s="8">
+        <v>65.7</v>
+      </c>
+      <c r="D16" s="8">
+        <v>21.299999999999997</v>
+      </c>
+      <c r="E16" s="8"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="4">
-[...14 lines deleted...]
-      <c r="B17" s="4">
+      <c r="B17" s="8">
         <v>88.1</v>
       </c>
-      <c r="C17" s="4">
+      <c r="C17" s="8">
         <v>64.8</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D17" s="8">
         <f>B17-C17</f>
         <v>23.299999999999997</v>
       </c>
-      <c r="E17" s="4"/>
-[...5 lines deleted...]
-      <c r="B18" s="4">
+      <c r="E17" s="8"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="8">
         <v>89.337568058076215</v>
       </c>
-      <c r="C18" s="4">
+      <c r="C18" s="8">
         <v>66.716440197103182</v>
       </c>
-      <c r="D18" s="4">
+      <c r="D18" s="8">
         <f>B18-C18</f>
         <v>22.621127860973033</v>
       </c>
-      <c r="E18" s="4"/>
-[...5 lines deleted...]
-      <c r="B19" s="4">
+      <c r="E18" s="8"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="8">
         <v>89</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C19" s="8">
         <v>67.599999999999994</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D19" s="8">
         <f>B19-C19</f>
         <v>21.400000000000006</v>
       </c>
-      <c r="E19" s="4"/>
-[...5 lines deleted...]
-      <c r="B20" s="18">
+      <c r="E19" s="8"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="8">
         <v>88.803145020384406</v>
       </c>
-      <c r="C20" s="18">
+      <c r="C20" s="8">
         <v>63.946478459050198</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="8">
         <f>B20-C20</f>
         <v>24.856666561334208</v>
       </c>
-      <c r="E20" s="4"/>
-[...14 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="E20" s="8"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="14">
+        <v>88.548639794901007</v>
+      </c>
+      <c r="C21" s="14">
+        <v>63.994413407821199</v>
+      </c>
+      <c r="D21" s="14">
+        <f>B21-C21</f>
+        <v>24.554226387079808</v>
+      </c>
+      <c r="E21" s="8"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="4"/>
-[...4 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="6"/>
-[...3 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+    </row>
+    <row r="25" spans="1:9" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="21" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26" s="20" t="s">
         <v>28</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="20"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="6">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Écart de diplomation_2011-2024</vt:lpstr>
-      <vt:lpstr>'Écart de diplomation_2011-2024'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>Écart de diplomation_2011-2025</vt:lpstr>
+      <vt:lpstr>'Écart de diplomation_2011-2025'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marie-Andrée Gravel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>