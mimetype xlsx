--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -1,60 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\Nouvelle structure des répertoires\3. Pages indicateurs\2.2.1 Diplôme postsecondaire 25-34 ans\4. Révision inguistique\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.2.1 Diplôme postsecondaire 25-34 ans\MAJ 2026\4- Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDDC4AC8-6F2A-48A1-B895-3A78987C5D71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9E13D2A-9A21-44E3-8B25-B13F96F7CA7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau FT" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_BMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPROPORTION" hidden="1">#REF!</definedName>
@@ -94,172 +98,160 @@
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="16">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Toutes les estimations ont un coefficient de variation inférieur à 15 %.</t>
   </si>
   <si>
     <t xml:space="preserve">2. Le reste du Canada représente l’ensemble des provinces et des territoires du Canada, à l’exception du Québec. </t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t xml:space="preserve">1. Réfère aux personnes dont le plus haut niveau de scolarité atteint est un certificat ou un diplôme d’un collège ou d’un cégep, un certificat ou un diplôme d’une école de métier, ou un certificat ou un diplôme universitaire. 
 </t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>Estim.</t>
   </si>
   <si>
     <t>IC à 95 %</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>, fichiers maîtres. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Proportion de la population de 25 à 34 ans détenant un diplôme postsecondaire</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>, Québec, reste du Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> et Canada, 2006-2024</t>
+      <t xml:space="preserve"> et Canada, 2006-2025</t>
     </r>
   </si>
   <si>
-    <t>a</t>
-[...35 lines deleted...]
-    <t>r : Données révisées.</t>
+    <t xml:space="preserve">a : pour une année donnée, exprime une différence avec le Québec au seuil de 0,05. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -338,51 +330,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -390,96 +382,95 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DEM_250Z\HA5_Bilan%20d&#233;mo\_&#201;dition%202020\2_Naissances\Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DEM_250Z\HA5_Bilan%20d&#233;mo\_&#201;dition%202020\2_Naissances\Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DEM_250Z\HA5_Bilan%20d&#233;mo\_&#201;dition%202020\1_Mouvement\Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Fig2_1"/>
       <sheetName val="dataFig2_1"/>
       <sheetName val="Fig2_2"/>
       <sheetName val="dataFig2_2"/>
       <sheetName val="Fig2_3 16-29"/>
       <sheetName val="Fig2_3 29-42"/>
       <sheetName val="dataFig2_3"/>
@@ -812,1175 +803,1491 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q40"/>
+  <dimension ref="A1:Q39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G25" sqref="G25"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.5546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="1.5546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="13.5546875" style="3" customWidth="1"/>
-    <col min="6" max="6" width="5.88671875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="2" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.5546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="2.5546875" style="3" customWidth="1"/>
     <col min="9" max="10" width="13.5546875" style="3" customWidth="1"/>
-    <col min="11" max="11" width="4.33203125" style="3" customWidth="1"/>
+    <col min="11" max="11" width="2.109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.5546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="1.5546875" style="3" customWidth="1"/>
     <col min="14" max="15" width="13.5546875" style="3" customWidth="1"/>
     <col min="16" max="16384" width="11.44140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:17" s="1" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A3" s="13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A4" s="14"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="27"/>
-[...1 lines deleted...]
-      <c r="E5" s="27"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
       <c r="F5" s="4"/>
-      <c r="G5" s="27" t="s">
+      <c r="G5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="27"/>
-[...1 lines deleted...]
-      <c r="J5" s="27"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
       <c r="K5" s="4"/>
-      <c r="L5" s="27" t="s">
+      <c r="L5" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="27"/>
-[...1 lines deleted...]
-      <c r="O5" s="27"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
     </row>
     <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="16"/>
+      <c r="D6" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="16"/>
-[...3 lines deleted...]
-      <c r="E6" s="28"/>
+      <c r="E6" s="27"/>
       <c r="F6" s="5"/>
       <c r="G6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="16"/>
+      <c r="I6" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="16"/>
-[...3 lines deleted...]
-      <c r="J6" s="28"/>
+      <c r="J6" s="27"/>
       <c r="K6" s="5"/>
       <c r="L6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="16"/>
+      <c r="N6" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="16"/>
-[...3 lines deleted...]
-      <c r="O6" s="28"/>
+      <c r="O6" s="27"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A7" s="17"/>
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="29"/>
-[...11 lines deleted...]
-      <c r="O7" s="29"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="28"/>
+      <c r="N7" s="28"/>
+      <c r="O7" s="28"/>
     </row>
     <row r="8" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="6">
         <v>2006</v>
       </c>
       <c r="B8" s="7">
         <v>72.259403919999997</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8">
         <v>70.750847010000001</v>
       </c>
       <c r="E8" s="8">
         <v>73.719056800000004</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="7">
         <v>63.324943159999997</v>
       </c>
-      <c r="H8" s="21" t="s">
-        <v>14</v>
+      <c r="H8" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I8" s="8">
         <v>62.497291609999998</v>
       </c>
       <c r="J8" s="8">
         <v>64.144808260000005</v>
       </c>
       <c r="K8" s="8"/>
       <c r="L8" s="7">
         <v>65.435726470000006</v>
       </c>
-      <c r="M8" s="21"/>
+      <c r="M8" s="20"/>
       <c r="N8" s="8">
         <v>64.723560480000003</v>
       </c>
       <c r="O8" s="8">
         <v>66.141036369999995</v>
       </c>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
     </row>
     <row r="9" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="6">
         <v>2007</v>
       </c>
       <c r="B9" s="7">
         <v>71.902254569999997</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8">
         <v>70.36842953</v>
       </c>
       <c r="E9" s="8">
         <v>73.386711309999995</v>
       </c>
       <c r="F9" s="8"/>
       <c r="G9" s="7">
         <v>64.566972509999999</v>
       </c>
-      <c r="H9" s="21" t="s">
-        <v>14</v>
+      <c r="H9" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I9" s="8">
         <v>63.781414480000002</v>
       </c>
       <c r="J9" s="8">
         <v>65.344749910000004</v>
       </c>
       <c r="K9" s="8"/>
       <c r="L9" s="7">
         <v>66.307487679999994</v>
       </c>
-      <c r="M9" s="21"/>
+      <c r="M9" s="20"/>
       <c r="N9" s="8">
         <v>65.618899069999998</v>
       </c>
       <c r="O9" s="8">
         <v>66.989223039999999</v>
       </c>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
     </row>
     <row r="10" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A10" s="6">
         <v>2008</v>
       </c>
       <c r="B10" s="7">
         <v>72.508618490000003</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8">
         <v>70.974092159999998</v>
       </c>
       <c r="E10" s="8">
         <v>73.991746879999994</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="7">
         <v>65.203763760000001</v>
       </c>
-      <c r="H10" s="21" t="s">
-        <v>14</v>
+      <c r="H10" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I10" s="8">
         <v>64.369972930000003</v>
       </c>
       <c r="J10" s="8">
         <v>66.028340259999993</v>
       </c>
       <c r="K10" s="8"/>
       <c r="L10" s="7">
         <v>66.934986240000001</v>
       </c>
-      <c r="M10" s="21"/>
+      <c r="M10" s="20"/>
       <c r="N10" s="8">
         <v>66.20270386</v>
       </c>
       <c r="O10" s="8">
         <v>67.659153209999999</v>
       </c>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
     </row>
     <row r="11" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>2009</v>
       </c>
       <c r="B11" s="7">
         <v>73.038706980000001</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8">
         <v>71.641722869999995</v>
       </c>
       <c r="E11" s="8">
         <v>74.39147217</v>
       </c>
       <c r="F11" s="8"/>
       <c r="G11" s="7">
         <v>65.282774939999996</v>
       </c>
-      <c r="H11" s="21" t="s">
-        <v>14</v>
+      <c r="H11" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I11" s="8">
         <v>64.465834360000002</v>
       </c>
       <c r="J11" s="8">
         <v>66.09081304</v>
       </c>
       <c r="K11" s="8"/>
       <c r="L11" s="7">
         <v>67.114856810000006</v>
       </c>
-      <c r="M11" s="21"/>
+      <c r="M11" s="20"/>
       <c r="N11" s="8">
         <v>66.420190500000004</v>
       </c>
       <c r="O11" s="8">
         <v>67.802118840000006</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
     </row>
     <row r="12" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A12" s="6">
         <v>2010</v>
       </c>
       <c r="B12" s="7">
         <v>74.01028805</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8">
         <v>72.41611691</v>
       </c>
       <c r="E12" s="8">
         <v>75.543441700000002</v>
       </c>
       <c r="F12" s="8"/>
       <c r="G12" s="7">
         <v>66.201670269999994</v>
       </c>
-      <c r="H12" s="21" t="s">
-        <v>14</v>
+      <c r="H12" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I12" s="8">
         <v>65.364133670000001</v>
       </c>
       <c r="J12" s="8">
         <v>67.029170030000003</v>
       </c>
       <c r="K12" s="8"/>
       <c r="L12" s="7">
         <v>68.038575129999998</v>
       </c>
-      <c r="M12" s="21"/>
+      <c r="M12" s="20"/>
       <c r="N12" s="8">
         <v>67.300630670000004</v>
       </c>
       <c r="O12" s="8">
         <v>68.767594489999993</v>
       </c>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
     </row>
     <row r="13" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A13" s="6">
         <v>2011</v>
       </c>
       <c r="B13" s="7">
         <v>73.660559140000004</v>
       </c>
-      <c r="C13" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="23"/>
       <c r="D13" s="8">
         <v>72.171132670000006</v>
       </c>
       <c r="E13" s="8">
         <v>75.097775479999996</v>
       </c>
       <c r="F13" s="8"/>
       <c r="G13" s="7">
         <v>66.081349619999997</v>
       </c>
-      <c r="H13" s="25" t="s">
-        <v>18</v>
+      <c r="H13" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I13" s="8">
         <v>65.30734751</v>
       </c>
       <c r="J13" s="8">
         <v>66.846849710000001</v>
       </c>
       <c r="K13" s="8"/>
       <c r="L13" s="7">
         <v>67.855147389999999</v>
       </c>
-      <c r="M13" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M13" s="23"/>
       <c r="N13" s="8">
         <v>67.175557330000004</v>
       </c>
       <c r="O13" s="8">
         <v>68.527259409999999</v>
       </c>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
     </row>
     <row r="14" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A14" s="6">
         <v>2012</v>
       </c>
       <c r="B14" s="7">
         <v>75.037887569999995</v>
       </c>
-      <c r="C14" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="23"/>
       <c r="D14" s="8">
         <v>73.609615020000007</v>
       </c>
       <c r="E14" s="8">
         <v>76.413629349999994</v>
       </c>
       <c r="F14" s="8"/>
       <c r="G14" s="7">
         <v>66.350211329999993</v>
       </c>
-      <c r="H14" s="25" t="s">
-        <v>18</v>
+      <c r="H14" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I14" s="8">
         <v>65.524824069999994</v>
       </c>
       <c r="J14" s="8">
         <v>67.16573975</v>
       </c>
       <c r="K14" s="8"/>
       <c r="L14" s="7">
         <v>68.353139549999995</v>
       </c>
-      <c r="M14" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M14" s="23"/>
       <c r="N14" s="8">
         <v>67.627498369999998</v>
       </c>
       <c r="O14" s="8">
         <v>69.0699544</v>
       </c>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
     </row>
     <row r="15" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A15" s="6">
         <v>2013</v>
       </c>
       <c r="B15" s="7">
         <v>74.732983149999995</v>
       </c>
-      <c r="C15" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="23"/>
       <c r="D15" s="8">
         <v>73.166307059999994</v>
       </c>
       <c r="E15" s="8">
         <v>76.237895910000006</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="7">
         <v>66.800388119999994</v>
       </c>
-      <c r="H15" s="25" t="s">
-        <v>18</v>
+      <c r="H15" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I15" s="8">
         <v>65.97401936</v>
       </c>
       <c r="J15" s="8">
         <v>67.616538520000006</v>
       </c>
       <c r="K15" s="8"/>
       <c r="L15" s="7">
         <v>68.596379760000005</v>
       </c>
-      <c r="M15" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M15" s="23"/>
       <c r="N15" s="8">
         <v>67.868721339999993</v>
       </c>
       <c r="O15" s="8">
         <v>69.315009779999997</v>
       </c>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
     </row>
     <row r="16" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A16" s="6">
         <v>2014</v>
       </c>
       <c r="B16" s="7">
         <v>74.595853959999999</v>
       </c>
-      <c r="C16" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="23"/>
       <c r="D16" s="8">
         <v>73.032863919999997</v>
       </c>
       <c r="E16" s="8">
         <v>76.097902529999999</v>
       </c>
       <c r="F16" s="8"/>
       <c r="G16" s="7">
         <v>66.669063960000003</v>
       </c>
-      <c r="H16" s="25" t="s">
-        <v>18</v>
+      <c r="H16" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I16" s="8">
         <v>65.857467459999995</v>
       </c>
       <c r="J16" s="8">
         <v>67.470897219999998</v>
       </c>
       <c r="K16" s="8"/>
       <c r="L16" s="7">
         <v>68.428462920000001</v>
       </c>
-      <c r="M16" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M16" s="23"/>
       <c r="N16" s="8">
         <v>67.710639099999995</v>
       </c>
       <c r="O16" s="8">
         <v>69.13760241</v>
       </c>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
     </row>
     <row r="17" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>2015</v>
       </c>
       <c r="B17" s="7">
         <v>74.317381089999998</v>
       </c>
-      <c r="C17" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="23"/>
       <c r="D17" s="8">
         <v>72.857606759999996</v>
       </c>
       <c r="E17" s="8">
         <v>75.724804120000002</v>
       </c>
       <c r="F17" s="8"/>
       <c r="G17" s="7">
         <v>68.622988579999998</v>
       </c>
-      <c r="H17" s="25" t="s">
-        <v>18</v>
+      <c r="H17" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I17" s="8">
         <v>67.825149920000001</v>
       </c>
       <c r="J17" s="8">
         <v>69.409966100000005</v>
       </c>
       <c r="K17" s="8"/>
       <c r="L17" s="7">
         <v>69.864803339999995</v>
       </c>
-      <c r="M17" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M17" s="23"/>
       <c r="N17" s="8">
         <v>69.171833570000004</v>
       </c>
       <c r="O17" s="8">
         <v>70.548828360000002</v>
       </c>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
     </row>
     <row r="18" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6">
         <v>2016</v>
       </c>
       <c r="B18" s="7">
         <v>75.961417850000004</v>
       </c>
-      <c r="C18" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="23"/>
       <c r="D18" s="8">
         <v>74.495787149999998</v>
       </c>
       <c r="E18" s="8">
         <v>77.368411370000004</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="7">
         <v>69.220251680000004</v>
       </c>
-      <c r="H18" s="25" t="s">
-        <v>18</v>
+      <c r="H18" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I18" s="8">
         <v>68.396334890000006</v>
       </c>
       <c r="J18" s="8">
         <v>70.03210009</v>
       </c>
       <c r="K18" s="8"/>
       <c r="L18" s="7">
         <v>70.669853070000002</v>
       </c>
-      <c r="M18" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M18" s="23"/>
       <c r="N18" s="8">
         <v>69.946865829999993</v>
       </c>
       <c r="O18" s="8">
         <v>71.382563390000001</v>
       </c>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
     </row>
     <row r="19" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A19" s="6">
         <v>2017</v>
       </c>
       <c r="B19" s="7">
         <v>78.318604460000003</v>
       </c>
-      <c r="C19" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="23"/>
       <c r="D19" s="8">
         <v>76.783552670000006</v>
       </c>
       <c r="E19" s="8">
         <v>79.778889190000001</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="7">
         <v>68.917458420000003</v>
       </c>
-      <c r="H19" s="25" t="s">
-        <v>18</v>
+      <c r="H19" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I19" s="8">
         <v>68.094775940000005</v>
       </c>
       <c r="J19" s="8">
         <v>69.728358159999999</v>
       </c>
       <c r="K19" s="8"/>
       <c r="L19" s="7">
         <v>70.933936709999998</v>
       </c>
-      <c r="M19" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M19" s="23"/>
       <c r="N19" s="8">
         <v>70.20517169</v>
       </c>
       <c r="O19" s="8">
         <v>71.652074119999995</v>
       </c>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
     </row>
     <row r="20" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A20" s="6">
         <v>2018</v>
       </c>
       <c r="B20" s="7">
         <v>76.954563449999995</v>
       </c>
-      <c r="C20" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="23"/>
       <c r="D20" s="8">
         <v>75.293520200000003</v>
       </c>
       <c r="E20" s="8">
         <v>78.535768259999998</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="7">
         <v>70.514606920000006</v>
       </c>
-      <c r="H20" s="25" t="s">
-        <v>18</v>
+      <c r="H20" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I20" s="8">
         <v>69.730612910000005</v>
       </c>
       <c r="J20" s="8">
         <v>71.28665651</v>
       </c>
       <c r="K20" s="8"/>
       <c r="L20" s="7">
         <v>71.891812400000006</v>
       </c>
-      <c r="M20" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M20" s="23"/>
       <c r="N20" s="8">
         <v>71.206728089999999</v>
       </c>
       <c r="O20" s="8">
         <v>72.566876230000005</v>
       </c>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
     </row>
     <row r="21" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A21" s="6">
         <v>2019</v>
       </c>
       <c r="B21" s="7">
         <v>77.307384959999993</v>
       </c>
-      <c r="C21" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="23"/>
       <c r="D21" s="8">
         <v>75.595692029999995</v>
       </c>
       <c r="E21" s="8">
         <v>78.932479639999997</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="7">
         <v>71.821709389999995</v>
       </c>
-      <c r="H21" s="25" t="s">
-        <v>18</v>
+      <c r="H21" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I21" s="8">
         <v>71.022199599999993</v>
       </c>
       <c r="J21" s="8">
         <v>72.607668149999995</v>
       </c>
       <c r="K21" s="8"/>
       <c r="L21" s="7">
         <v>72.982680009999996</v>
       </c>
-      <c r="M21" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M21" s="23"/>
       <c r="N21" s="8">
         <v>72.247673939999999</v>
       </c>
       <c r="O21" s="8">
         <v>73.705304609999999</v>
       </c>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
     </row>
     <row r="22" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A22" s="6">
         <v>2020</v>
       </c>
       <c r="B22" s="7">
         <v>78.077863969999996</v>
       </c>
-      <c r="C22" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="23"/>
       <c r="D22" s="8">
         <v>76.354530629999999</v>
       </c>
       <c r="E22" s="8">
         <v>79.708974990000002</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="7">
         <v>72.7652961</v>
       </c>
-      <c r="H22" s="25" t="s">
-        <v>18</v>
+      <c r="H22" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I22" s="8">
         <v>71.888249979999998</v>
       </c>
       <c r="J22" s="8">
         <v>73.625018659999995</v>
       </c>
       <c r="K22" s="8"/>
       <c r="L22" s="7">
         <v>73.882599760000005</v>
       </c>
-      <c r="M22" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M22" s="23"/>
       <c r="N22" s="8">
         <v>73.11022174</v>
       </c>
       <c r="O22" s="8">
         <v>74.640487579999999</v>
       </c>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
     </row>
     <row r="23" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A23" s="6">
         <v>2021</v>
       </c>
       <c r="B23" s="7">
         <v>80.297412820000005</v>
       </c>
-      <c r="C23" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="23"/>
       <c r="D23" s="8">
         <v>78.633342389999996</v>
       </c>
       <c r="E23" s="8">
         <v>81.861777459999999</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="7">
         <v>73.823956179999996</v>
       </c>
-      <c r="H23" s="25" t="s">
-        <v>18</v>
+      <c r="H23" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I23" s="8">
         <v>72.997658709999996</v>
       </c>
       <c r="J23" s="8">
         <v>74.633754719999999</v>
       </c>
       <c r="K23" s="8"/>
       <c r="L23" s="7">
         <v>75.177954270000001</v>
       </c>
-      <c r="M23" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M23" s="23"/>
       <c r="N23" s="8">
         <v>74.436570810000006</v>
       </c>
       <c r="O23" s="8">
         <v>75.904796360000006</v>
       </c>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
     </row>
     <row r="24" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A24" s="6">
         <v>2022</v>
       </c>
       <c r="B24" s="7">
         <v>79.447162289999994</v>
       </c>
-      <c r="C24" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="23"/>
       <c r="D24" s="8">
         <v>78.037667639999995</v>
       </c>
       <c r="E24" s="8">
         <v>80.788467920000002</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="7">
         <v>74.42271169</v>
       </c>
-      <c r="H24" s="25" t="s">
-        <v>18</v>
+      <c r="H24" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I24" s="8">
         <v>73.747416290000004</v>
       </c>
       <c r="J24" s="8">
         <v>75.086504629999993</v>
       </c>
       <c r="K24" s="8"/>
       <c r="L24" s="7">
         <v>75.457585660000007</v>
       </c>
-      <c r="M24" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M24" s="23"/>
       <c r="N24" s="8">
         <v>74.839053269999994</v>
       </c>
       <c r="O24" s="8">
         <v>76.065775479999999</v>
       </c>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
     </row>
     <row r="25" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A25" s="6">
         <v>2023</v>
       </c>
       <c r="B25" s="7">
         <v>80.476330880000006</v>
       </c>
-      <c r="C25" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="23"/>
       <c r="D25" s="8">
         <v>79.031087799999995</v>
       </c>
       <c r="E25" s="8">
         <v>81.844846020000006</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="7">
         <v>74.743019810000007</v>
       </c>
-      <c r="H25" s="25" t="s">
-        <v>18</v>
+      <c r="H25" s="20" t="s">
+        <v>12</v>
       </c>
       <c r="I25" s="8">
         <v>73.829647120000004</v>
       </c>
       <c r="J25" s="8">
         <v>75.635034970000007</v>
       </c>
       <c r="K25" s="8"/>
       <c r="L25" s="7">
         <v>75.903338880000007</v>
       </c>
-      <c r="M25" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M25" s="23"/>
       <c r="N25" s="8">
         <v>75.159460289999998</v>
       </c>
       <c r="O25" s="8">
         <v>76.631867189999994</v>
       </c>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
     </row>
     <row r="26" spans="1:17" ht="15" x14ac:dyDescent="0.3">
-      <c r="A26" s="24">
+      <c r="A26" s="6">
         <v>2024</v>
       </c>
-      <c r="B26" s="18">
+      <c r="B26" s="7">
         <v>79.517996789999998</v>
       </c>
-      <c r="C26" s="19"/>
-      <c r="D26" s="20">
+      <c r="C26" s="10"/>
+      <c r="D26" s="8">
         <v>78.189475180000002</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="8">
         <v>80.785481770000004</v>
       </c>
-      <c r="F26" s="20"/>
-      <c r="G26" s="18">
+      <c r="F26" s="8"/>
+      <c r="G26" s="7">
         <v>76.525564529999997</v>
       </c>
-      <c r="H26" s="22" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="20">
+      <c r="H26" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="8">
         <v>75.683313459999994</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="8">
         <v>77.347374419999994</v>
       </c>
-      <c r="K26" s="20"/>
-      <c r="L26" s="18">
+      <c r="K26" s="8"/>
+      <c r="L26" s="7">
         <v>77.121222930000002</v>
       </c>
-      <c r="M26" s="22"/>
-      <c r="N26" s="20">
+      <c r="M26" s="20"/>
+      <c r="N26" s="8">
         <v>76.419911979999995</v>
       </c>
-      <c r="O26" s="20">
+      <c r="O26" s="8">
         <v>77.807732920000007</v>
       </c>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
     </row>
     <row r="27" spans="1:17" ht="15" x14ac:dyDescent="0.3">
-      <c r="A27" s="11"/>
-[...13 lines deleted...]
-      <c r="O27" s="8"/>
+      <c r="A27" s="24">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="18">
+        <v>78.035826659999998</v>
+      </c>
+      <c r="C27" s="18"/>
+      <c r="D27" s="19">
+        <v>76.501929270000005</v>
+      </c>
+      <c r="E27" s="19">
+        <v>79.496430910000001</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="18">
+        <v>75.719327919999998</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="19">
+        <v>75.089695739999996</v>
+      </c>
+      <c r="J27" s="19">
+        <v>76.338060470000002</v>
+      </c>
+      <c r="K27" s="19"/>
+      <c r="L27" s="18">
+        <v>76.178951749999996</v>
+      </c>
+      <c r="M27" s="18"/>
+      <c r="N27" s="19">
+        <v>75.590805860000003</v>
+      </c>
+      <c r="O27" s="19">
+        <v>76.75728359</v>
+      </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="11"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="12"/>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A31" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A31" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="O31" s="12"/>
       <c r="P31" s="12"/>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="O32" s="12"/>
+    <row r="32" spans="1:17" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="25"/>
+      <c r="N32" s="25"/>
+      <c r="O32" s="25"/>
       <c r="P32" s="12"/>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A33" s="9" t="s">
+    <row r="33" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D33" s="12"/>
-[...40 lines deleted...]
-      <c r="A37" s="1" t="s">
+    </row>
+    <row r="35" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="9"/>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A40" s="2"/>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A32:O32"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="B7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD5B5926B5A42548B1D3011BA6933ADB" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="f27b0a28804503f767750eee19709788">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="328f1e0d-3203-4f87-ba82-137dcaea4b77" xmlns:ns3="0f523260-7199-41ca-a0f9-896e19bdcee2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0afe3db6bd95b8571960d759a94f106" ns2:_="" ns3:_="">
+    <xsd:import namespace="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <xsd:import namespace="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:j5c5c4b51d9b4beea9bb7909e2299e72" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:Statutdossier" minOccurs="0"/>
+                <xsd:element ref="ns2:g33e39f274194b6f8f562d23226f1735" minOccurs="0"/>
+                <xsd:element ref="ns2:na5439153a9c4477830ed9613a299ca1" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="328f1e0d-3203-4f87-ba82-137dcaea4b77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="j5c5c4b51d9b4beea9bb7909e2299e72" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="j5c5c4b51d9b4beea9bb7909e2299e72" ma:taxonomyFieldName="Plan_x0020_classification" ma:displayName="Plan classification" ma:default="" ma:fieldId="{35c5c4b5-1d9b-4bee-a9bb-7909e2299e72}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="b714196b-1ee2-4a05-88e7-680ccc5a3559" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Statutdossier" ma:index="12" nillable="true" ma:displayName="Statut Dossier" ma:format="Dropdown" ma:indexed="true" ma:internalName="Statutdossier">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="À débuter"/>
+          <xsd:enumeration value="En cours"/>
+          <xsd:enumeration value="À valider"/>
+          <xsd:enumeration value="Bloqué"/>
+          <xsd:enumeration value="Terminé"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="g33e39f274194b6f8f562d23226f1735" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="g33e39f274194b6f8f562d23226f1735" ma:taxonomyFieldName="Direction" ma:displayName="Direction" ma:indexed="true" ma:default="" ma:fieldId="{033e39f2-7419-4b6f-8f56-2d23226f1735}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="6c1f36f5-e61f-48f0-9ba2-1b9c470fdf10" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="na5439153a9c4477830ed9613a299ca1" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="na5439153a9c4477830ed9613a299ca1" ma:taxonomyFieldName="CodeProjet" ma:displayName="Code Projet" ma:default="" ma:fieldId="{7a543915-3a9c-4477-830e-d9613a299ca1}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="aa49afe7-96ef-4655-a323-03ff3945633c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0f523260-7199-41ca-a0f9-896e19bdcee2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Value>2141</Value>
+      <Value>2624</Value>
+      <Value>3</Value>
+    </TaxCatchAll>
+    <na5439153a9c4477830ed9613a299ca1 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">HEB</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3b11f7a5-1caa-4cab-9d58-4a66edc7a944</TermId>
+        </TermInfo>
+      </Terms>
+    </na5439153a9c4477830ed9613a299ca1>
+    <g33e39f274194b6f8f562d23226f1735 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DSSDD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">78344bbc-27a4-41c4-b933-69a0d611dd6a</TermId>
+        </TermInfo>
+      </Terms>
+    </g33e39f274194b6f8f562d23226f1735>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0f523260-7199-41ca-a0f9-896e19bdcee2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Statutdossier xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">En cours</Statutdossier>
+    <j5c5c4b51d9b4beea9bb7909e2299e72 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">03130 - Rôle-conseil en communication</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f17aa476-e9e6-4795-9191-c8ebda3ae281</TermId>
+        </TermInfo>
+      </Terms>
+    </j5c5c4b51d9b4beea9bb7909e2299e72>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84EEF981-0426-42C8-AE15-5AFDA409F513}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0E2B6A5-1AF6-4C73-A6C9-D12B5381DF20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B000E5A7-CB4E-4468-8B26-BFC9218A0AE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tableau FT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gouvernement du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rébecca Méango</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD5B5926B5A42548B1D3011BA6933ADB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CodeProjet">
+    <vt:lpwstr>2624</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Plan classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Direction">
+    <vt:lpwstr>2141</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Plan_x0020_classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+</Properties>
+</file>