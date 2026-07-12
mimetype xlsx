--- v0 (2026-02-26)
+++ v1 (2026-07-12)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\5. Production des indicateurs\Fichiers téléchargeables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\1.2.2 Concentration de particules fines dans l'air\2. Préparation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66E7FF91-1943-40B2-AC77-0D64CAC12301}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE8DEDDB-AA80-4DB8-8466-9794A48FD0C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Depassem._part._fines_2009-2023" sheetId="1" r:id="rId1"/>
+    <sheet name="Depassem._part._fines_2009-2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_BMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO7189" hidden="1">#REF!</definedName>
@@ -93,51 +93,51 @@
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="18">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <r>
       <t>jours</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>5</t>
     </r>
   </si>
   <si>
     <r>
@@ -197,50 +197,53 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">. Environnement et Changement climatique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Programme de surveillance national de la pollution atmosphérique</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Compilation : MELCCFP et Institut de la statistique du Québec.</t>
     </r>
+  </si>
+  <si>
+    <t>4. Les statistiques pour le Canada sont une compilation des données du ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs (MELCCFP) et d’Environnement et Changement climatique Canada (ECCC). Elles sont légèrement différentes des données fournies par ECCC pour l’ensemble du Canada.</t>
   </si>
   <si>
     <r>
       <t>Nombre de jours de dépassement du seuil international pour la concentration de particules fines dans l’air</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1,2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, Québec, reste du Canada</t>
     </r>
     <r>
@@ -257,55 +260,55 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> et Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, 2009-2023</t>
+      <t>, 2009-2024</t>
     </r>
   </si>
   <si>
-    <t>4. Les statistiques pour le Canada sont une compilation des données du ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs (MELCCFP) et d’Environnement et Changement climatique Canada (ECCC). Elles sont légèrement différentes des données fournies par ECCC pour l’ensemble du Canada.</t>
+    <t>.. : Données non disponibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -348,296 +351,402 @@
       <sz val="12"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF223654"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/1_Mouvement/Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/1_Mouvement/Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/1_Mouvement/Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Fig2_1"/>
       <sheetName val="dataFig2_1"/>
       <sheetName val="Fig2_2"/>
       <sheetName val="dataFig2_2"/>
       <sheetName val="Fig2_3 16-29"/>
       <sheetName val="Fig2_3 29-42"/>
       <sheetName val="dataFig2_3"/>
       <sheetName val="Fig2_4"/>
       <sheetName val="dataFig2_4"/>
       <sheetName val="Fig2_5"/>
       <sheetName val="dataFig2_5"/>
       <sheetName val="Fig2_6"/>
       <sheetName val="dataFig2_6"/>
       <sheetName val="Fig2_7"/>
       <sheetName val="dataFig2_7"/>
       <sheetName val="Figure 2_8"/>
       <sheetName val="data Figure 2_8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Fig2_3 16-29"/>
       <sheetName val="Fig2_3 29-42"/>
       <sheetName val="dataFig2_3"/>
       <sheetName val="data"/>
       <sheetName val="Graphique1"/>
       <sheetName val="Graphique1 (2)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="10">
           <cell r="B10">
             <v>1961</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Fig1_1"/>
       <sheetName val="DataFig1_1"/>
       <sheetName val="Fig1_1 (2)"/>
       <sheetName val="Grille de contrôle"/>
       <sheetName val="Fig1_1 tx acc_nouv visuel"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -879,586 +988,612 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:L34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="2" customWidth="1"/>
     <col min="2" max="5" width="17.42578125" style="2" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="23" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="23"/>
+      <c r="A3" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
     </row>
-    <row r="5" spans="1:10" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B5" s="5" t="s">
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="25"/>
+      <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="8"/>
+      <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:10" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="9"/>
-      <c r="B6" s="10" t="s">
+      <c r="A6" s="27"/>
+      <c r="B6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="24" t="s">
+      <c r="C6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="24"/>
-      <c r="E6" s="24"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="28"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A7" s="3">
+      <c r="A7" s="29">
         <v>2009</v>
       </c>
-      <c r="B7" s="2">
+      <c r="B7" s="30">
         <v>254</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="23">
         <v>1.8119560564987873</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="23">
         <v>0.2350878591066661</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="31">
         <v>0.57933096617454682</v>
       </c>
-      <c r="F7" s="18"/>
-[...2 lines deleted...]
-      <c r="I7" s="19"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A8" s="3">
+      <c r="A8" s="29">
         <v>2010</v>
       </c>
-      <c r="B8" s="2">
+      <c r="B8" s="30">
         <v>276</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="23">
         <v>1.8122127380170716</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="23">
         <v>1.0497143182551583</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="31">
         <v>1.220715348029038</v>
       </c>
-      <c r="F8" s="18"/>
-[...2 lines deleted...]
-      <c r="I8" s="19"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A9" s="3">
+      <c r="A9" s="29">
         <v>2011</v>
       </c>
-      <c r="B9" s="2">
+      <c r="B9" s="30">
         <v>192</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="23">
         <v>1.2315586914688903</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="23">
         <v>0.42640257217035471</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="31">
         <v>0.59660207997179693</v>
       </c>
-      <c r="F9" s="18"/>
-[...2 lines deleted...]
-      <c r="I9" s="19"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A10" s="3">
+      <c r="A10" s="29">
         <v>2012</v>
       </c>
-      <c r="B10" s="2">
+      <c r="B10" s="30">
         <v>229</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="23">
         <v>1.448267138881862</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="23">
         <v>0.42806560149382561</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="31">
         <v>0.65032585183041924</v>
       </c>
-      <c r="F10" s="18"/>
-[...2 lines deleted...]
-      <c r="I10" s="19"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A11" s="3">
+      <c r="A11" s="29">
         <v>2013</v>
       </c>
-      <c r="B11" s="2">
+      <c r="B11" s="30">
         <v>138</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="23">
         <v>0.88201457241467474</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="23">
         <v>0.33859636416310568</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="31">
         <v>0.45856026187318344</v>
       </c>
-      <c r="F11" s="18"/>
-[...2 lines deleted...]
-      <c r="I11" s="19"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A12" s="3">
+      <c r="A12" s="29">
         <v>2014</v>
       </c>
-      <c r="B12" s="2">
+      <c r="B12" s="30">
         <v>35</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="23">
         <v>0.21638330757341576</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="23">
         <v>1.0088578692533157</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="31">
         <v>0.84436916127707629</v>
       </c>
-      <c r="F12" s="18"/>
-[...2 lines deleted...]
-      <c r="I12" s="19"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A13" s="3">
+      <c r="A13" s="29">
         <v>2015</v>
       </c>
-      <c r="B13" s="2">
+      <c r="B13" s="30">
         <v>66</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="23">
         <v>0.40993788819875776</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="23">
         <v>0.69011391036833791</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="31">
         <v>0.63094379222142061</v>
       </c>
-      <c r="F13" s="18"/>
-[...2 lines deleted...]
-      <c r="I13" s="19"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A14" s="3">
+      <c r="A14" s="29">
         <v>2016</v>
       </c>
-      <c r="B14" s="2">
+      <c r="B14" s="30">
         <v>35</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="23">
         <v>0.21968365553602814</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="23">
         <v>0.275205594767856</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="31">
         <v>0.26382168228147845</v>
       </c>
-      <c r="F14" s="18"/>
-[...2 lines deleted...]
-      <c r="I14" s="19"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A15" s="3">
+      <c r="A15" s="29">
         <v>2017</v>
       </c>
-      <c r="B15" s="2">
+      <c r="B15" s="30">
         <v>57</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="23">
         <v>0.36876496085915766</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="23">
         <v>1.6632381316876368</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="31">
         <v>1.4072614691809739</v>
       </c>
-      <c r="F15" s="18"/>
-[...2 lines deleted...]
-      <c r="I15" s="19"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A16" s="3">
+      <c r="A16" s="29">
         <v>2018</v>
       </c>
-      <c r="B16" s="2">
+      <c r="B16" s="30">
         <v>59</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="23">
         <v>0.37448429070136463</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="23">
         <v>2.1087211576065705</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="31">
         <v>1.7658132530120483</v>
       </c>
-      <c r="F16" s="18"/>
-[...2 lines deleted...]
-      <c r="I16" s="19"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A17" s="3">
+      <c r="A17" s="29">
         <v>2019</v>
       </c>
-      <c r="B17" s="2">
+      <c r="B17" s="30">
         <v>13</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="23">
         <v>8.1683945962928051E-2</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="23">
         <v>0.30004616094783815</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="31">
         <v>0.25709165070143997</v>
       </c>
-      <c r="F17" s="18"/>
-[...2 lines deleted...]
-      <c r="I17" s="19"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A18" s="3">
+      <c r="A18" s="29">
         <v>2020</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="22">
         <v>96</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="23">
         <v>0.58171241592437739</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="23">
         <v>0.41529755385177075</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="31">
         <v>0.44869222631598149</v>
       </c>
-      <c r="F18" s="20"/>
-[...2 lines deleted...]
-      <c r="I18" s="19"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A19" s="3">
+      <c r="A19" s="29">
         <v>2021</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="22">
         <v>93</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="23">
         <v>0.53654877978422666</v>
       </c>
-      <c r="D19" s="21" t="s">
+      <c r="D19" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="21" t="s">
+      <c r="E19" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="F19" s="20"/>
-[...2 lines deleted...]
-      <c r="I19" s="19"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A20" s="28">
+      <c r="A20" s="29">
         <v>2022</v>
       </c>
-      <c r="B20" s="29">
+      <c r="B20" s="22">
         <v>24</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C20" s="23">
         <v>0.14136773281498499</v>
       </c>
-      <c r="D20" s="31" t="s">
+      <c r="D20" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="E20" s="31" t="s">
+      <c r="E20" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="F20" s="20"/>
-[...5 lines deleted...]
-      <c r="A21" s="11">
+      <c r="F20" s="15"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" s="29">
         <v>2023</v>
       </c>
-      <c r="B21" s="12">
+      <c r="B21" s="22">
         <v>340</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="23">
         <v>2.0004706989879972</v>
       </c>
-      <c r="D21" s="22" t="s">
+      <c r="D21" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="E21" s="22" t="s">
+      <c r="E21" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="F21" s="20"/>
-[...6 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="F21" s="15"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+    </row>
+    <row r="22" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="9">
+        <v>66</v>
+      </c>
+      <c r="C22" s="10">
+        <v>0.37</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+    </row>
+    <row r="23" spans="1:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="25" t="s">
+    <row r="26" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="25"/>
-[...11 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="B25" s="27"/>
-[...11 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="27"/>
-[...26 lines deleted...]
-      <c r="A28" s="26" t="s">
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="19"/>
+    </row>
+    <row r="30" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B28" s="26"/>
-[...12 lines deleted...]
-      <c r="A29" s="25" t="s">
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="7"/>
+    </row>
+    <row r="31" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="25"/>
-[...25 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+      <c r="K31" s="19"/>
+      <c r="L31" s="6"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="25" t="s">
+    <row r="34" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="25"/>
-[...9 lines deleted...]
-      <c r="L32" s="7"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C6:E6"/>
-    <mergeCell ref="A32:K32"/>
-    <mergeCell ref="A24:K24"/>
+    <mergeCell ref="A34:K34"/>
+    <mergeCell ref="A26:K26"/>
+    <mergeCell ref="A29:K29"/>
+    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A31:K31"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A28:K28"/>
-    <mergeCell ref="A29:K29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A26:K26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Depassem._part._fines_2009-2023</vt:lpstr>
+      <vt:lpstr>Depassem._part._fines_2009-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gouvernement du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rébecca Méango</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>