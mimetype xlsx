--- v0 (2026-04-11)
+++ v1 (2026-07-10)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\5. Production des indicateurs\Fichiers téléchargeables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.3.1 Anomalies de température\4. Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{393BED3A-0BAA-4C06-B5AD-33E3E2BA8088}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80DFA76C-E0DD-4B2F-8492-F504F693AE51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anomalies de températures" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
@@ -82,487 +82,591 @@
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="ARRTOT">#REF!</definedName>
     <definedName name="D91_">#REF!</definedName>
     <definedName name="P51_">#REF!</definedName>
     <definedName name="PRN">#REF!</definedName>
     <definedName name="RNG_DATA_A">#REF!</definedName>
     <definedName name="RNG_LABEL_X">#REF!</definedName>
     <definedName name="RNG_LABEL_Y">#REF!</definedName>
     <definedName name="TABLEAU">#REF!</definedName>
     <definedName name="TEMP">[1]dataFig2_2!#REF!</definedName>
     <definedName name="TITFEM">#REF!</definedName>
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Notes</t>
   </si>
   <si>
     <r>
       <t>1. L’écart de température est calculé par rapport à la normale du 20</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>e</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t> siècle, soit de 1901 à 2000.</t>
     </r>
   </si>
   <si>
     <t>2. L’indicateur est inspiré du tableau Global Land and Ocean, January-December Temperature Anomalies. State of the Climate : Global Climate Report for Annual 2021, NOAA National Centers for Environmental Information [https://www.ncdc.noaa.gov/sotc/global/202113].</t>
   </si>
   <si>
     <t>3. La tendance linéaire est basée sur la régression de Theil-Sen.</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>Québec</t>
   </si>
   <si>
     <t>degrés Celsius</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
   </si>
   <si>
     <t>Mise à jour :</t>
-  </si>
-[...25 lines deleted...]
-    <t>p : Les données de l'année 2023 sont provisoires.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs (MELCCFP), </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Réseau de surveillance du climat du Québec</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Compilation : MELCCFP, Direction de la qualité de l’air et du climat. Régression linéaire : Institut de la statistique du Québec.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>Anomalies</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tendance linéaire</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Anomalies de température par rapport à la normale du 20</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>e</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t> siècle, Québec, 1915-2025</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="thin">
         <color indexed="64"/>
-      </top>
-[...14 lines deleted...]
-      <right/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="double">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/1_Mouvement/Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/1_Mouvement/Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/1_Mouvement/Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Fig2_1"/>
       <sheetName val="dataFig2_1"/>
       <sheetName val="Fig2_2"/>
       <sheetName val="dataFig2_2"/>
       <sheetName val="Fig2_3 16-29"/>
       <sheetName val="Fig2_3 29-42"/>
       <sheetName val="dataFig2_3"/>
       <sheetName val="Fig2_4"/>
       <sheetName val="dataFig2_4"/>
       <sheetName val="Fig2_5"/>
       <sheetName val="dataFig2_5"/>
       <sheetName val="Fig2_6"/>
       <sheetName val="dataFig2_6"/>
       <sheetName val="Fig2_7"/>
       <sheetName val="dataFig2_7"/>
       <sheetName val="Figure 2_8"/>
       <sheetName val="data Figure 2_8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Fig2_3 16-29"/>
       <sheetName val="Fig2_3 29-42"/>
       <sheetName val="dataFig2_3"/>
       <sheetName val="data"/>
       <sheetName val="Graphique1"/>
       <sheetName val="Graphique1 (2)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="10">
           <cell r="B10">
             <v>1961</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Fig1_1"/>
       <sheetName val="DataFig1_1"/>
       <sheetName val="Fig1_1 (2)"/>
       <sheetName val="Grille de contrôle"/>
       <sheetName val="Fig1_1 tx acc_nouv visuel"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -804,1269 +908,1365 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I121"/>
+  <dimension ref="A1:C131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="19.42578125" style="2" customWidth="1"/>
-    <col min="4" max="16384" width="11.42578125" style="2"/>
+    <col min="2" max="2" width="19.42578125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="11" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A3" s="14" t="s">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="14"/>
+      <c r="B16" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="B5" s="5" t="s">
+    <row r="17" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="16"/>
+      <c r="B17" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C17" s="12"/>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="18"/>
+      <c r="B18" s="17" t="s">
         <v>6</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A8" s="9">
+      <c r="C18" s="12"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="8">
+        <v>1915</v>
+      </c>
+      <c r="B19" s="9">
+        <v>1.1896178722381592</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-0.77727999999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20" s="8">
+        <v>1916</v>
+      </c>
+      <c r="B20" s="9">
+        <v>5.1321028731763363E-3</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-0.75895999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="8">
+        <v>1917</v>
+      </c>
+      <c r="B21" s="9">
+        <v>-1.4488083124160767</v>
+      </c>
+      <c r="C21" s="10">
+        <v>-0.74063999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22" s="8">
+        <v>1918</v>
+      </c>
+      <c r="B22" s="9">
+        <v>-0.9358513355255127</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-0.72231999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="8">
+        <v>1919</v>
+      </c>
+      <c r="B23" s="9">
+        <v>0.13370582461357117</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-0.70399999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="8">
+        <v>1920</v>
+      </c>
+      <c r="B24" s="9">
+        <v>0.36764952540397644</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-0.68567999999999996</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="8">
+        <v>1921</v>
+      </c>
+      <c r="B25" s="9">
+        <v>-0.10822474211454391</v>
+      </c>
+      <c r="C25" s="10">
+        <v>-0.66735999999999995</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="8">
         <v>1922</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B26" s="9">
         <v>-1.0134350061416626</v>
       </c>
-      <c r="C8" s="10">
-[...4 lines deleted...]
-      <c r="A9" s="9">
+      <c r="C26" s="10">
+        <v>-0.64903999999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="8">
         <v>1923</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B27" s="9">
         <v>-0.85859209299087524</v>
       </c>
-      <c r="C9" s="10">
-[...4 lines deleted...]
-      <c r="A10" s="9">
+      <c r="C27" s="10">
+        <v>-0.63071999999999995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="8">
         <v>1924</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B28" s="9">
         <v>-0.29370003938674927</v>
       </c>
-      <c r="C10" s="10">
-[...4 lines deleted...]
-      <c r="A11" s="9">
+      <c r="C28" s="10">
+        <v>-0.61239999999999994</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29" s="8">
         <v>1925</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B29" s="9">
         <v>-0.50836580991744995</v>
       </c>
-      <c r="C11" s="10">
-[...4 lines deleted...]
-      <c r="A12" s="9">
+      <c r="C29" s="10">
+        <v>-0.59407999999999994</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" s="8">
         <v>1926</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B30" s="9">
         <v>-1.8161951303482056</v>
       </c>
-      <c r="C12" s="10">
-[...4 lines deleted...]
-      <c r="A13" s="9">
+      <c r="C30" s="10">
+        <v>-0.57576000000000005</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31" s="8">
         <v>1927</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B31" s="9">
         <v>0.35900574922561646</v>
       </c>
-      <c r="C13" s="10">
-[...4 lines deleted...]
-      <c r="A14" s="9">
+      <c r="C31" s="10">
+        <v>-0.55743999999999994</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A32" s="8">
         <v>1928</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B32" s="9">
         <v>-0.52936232089996338</v>
       </c>
-      <c r="C14" s="10">
-[...4 lines deleted...]
-      <c r="A15" s="9">
+      <c r="C32" s="10">
+        <v>-0.53912000000000004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A33" s="8">
         <v>1929</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B33" s="9">
         <v>-1.5741502046585083</v>
       </c>
-      <c r="C15" s="10">
-[...4 lines deleted...]
-      <c r="A16" s="9">
+      <c r="C33" s="10">
+        <v>-0.52079999999999993</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A34" s="8">
         <v>1930</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B34" s="9">
         <v>-1.1146304197609425E-2</v>
       </c>
-      <c r="C16" s="10">
-[...4 lines deleted...]
-      <c r="A17" s="9">
+      <c r="C34" s="10">
+        <v>-0.50248000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A35" s="8">
         <v>1931</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B35" s="9">
         <v>1.2695190906524658</v>
       </c>
-      <c r="C17" s="10">
-[...4 lines deleted...]
-      <c r="A18" s="9">
+      <c r="C35" s="10">
+        <v>-0.48415999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A36" s="8">
         <v>1932</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B36" s="9">
         <v>-0.48233255743980408</v>
       </c>
-      <c r="C18" s="10">
-[...4 lines deleted...]
-      <c r="A19" s="9">
+      <c r="C36" s="10">
+        <v>-0.46583999999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A37" s="8">
         <v>1933</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B37" s="9">
         <v>-1.4445946216583252</v>
       </c>
-      <c r="C19" s="10">
-[...4 lines deleted...]
-      <c r="A20" s="9">
+      <c r="C37" s="10">
+        <v>-0.44751999999999997</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A38" s="8">
         <v>1934</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B38" s="9">
         <v>-1.5627031326293945</v>
       </c>
-      <c r="C20" s="10">
-[...4 lines deleted...]
-      <c r="A21" s="9">
+      <c r="C38" s="10">
+        <v>-0.42919999999999997</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A39" s="8">
         <v>1935</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B39" s="9">
         <v>-0.76209241151809692</v>
       </c>
-      <c r="C21" s="10">
-[...4 lines deleted...]
-      <c r="A22" s="9">
+      <c r="C39" s="10">
+        <v>-0.41087999999999997</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A40" s="8">
         <v>1936</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B40" s="9">
         <v>-1.0484660863876343</v>
       </c>
-      <c r="C22" s="10">
-[...4 lines deleted...]
-      <c r="A23" s="9">
+      <c r="C40" s="10">
+        <v>-0.39255999999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A41" s="8">
         <v>1937</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B41" s="9">
         <v>0.28015321493148804</v>
       </c>
-      <c r="C23" s="10">
-[...4 lines deleted...]
-      <c r="A24" s="9">
+      <c r="C41" s="10">
+        <v>-0.37423999999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A42" s="8">
         <v>1938</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B42" s="9">
         <v>0.13493165373802185</v>
       </c>
-      <c r="C24" s="10">
-[...4 lines deleted...]
-      <c r="A25" s="9">
+      <c r="C42" s="10">
+        <v>-0.35592000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A43" s="8">
         <v>1939</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B43" s="9">
         <v>-0.90550321340560913</v>
       </c>
-      <c r="C25" s="10">
-[...4 lines deleted...]
-      <c r="A26" s="9">
+      <c r="C43" s="10">
+        <v>-0.33760000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A44" s="8">
         <v>1940</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B44" s="9">
         <v>-7.4870027601718903E-2</v>
       </c>
-      <c r="C26" s="10">
-[...4 lines deleted...]
-      <c r="A27" s="9">
+      <c r="C44" s="10">
+        <v>-0.31928000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A45" s="8">
         <v>1941</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B45" s="9">
         <v>-2.8820773586630821E-2</v>
       </c>
-      <c r="C27" s="10">
-[...4 lines deleted...]
-      <c r="A28" s="9">
+      <c r="C45" s="10">
+        <v>-0.30096000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A46" s="8">
         <v>1942</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B46" s="9">
         <v>7.2587691247463226E-2</v>
       </c>
-      <c r="C28" s="10">
-[...4 lines deleted...]
-      <c r="A29" s="9">
+      <c r="C46" s="10">
+        <v>-0.28264</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A47" s="8">
         <v>1943</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B47" s="9">
         <v>-0.90307986736297607</v>
       </c>
-      <c r="C29" s="10">
-[...4 lines deleted...]
-      <c r="A30" s="9">
+      <c r="C47" s="10">
+        <v>-0.26432</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A48" s="8">
         <v>1944</v>
       </c>
-      <c r="B30" s="10">
+      <c r="B48" s="9">
         <v>0.10413806885480881</v>
       </c>
-      <c r="C30" s="10">
-[...4 lines deleted...]
-      <c r="A31" s="9">
+      <c r="C48" s="10">
+        <v>-0.246</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A49" s="8">
         <v>1945</v>
       </c>
-      <c r="B31" s="10">
+      <c r="B49" s="9">
         <v>7.0869982242584229E-2</v>
       </c>
-      <c r="C31" s="10">
-[...4 lines deleted...]
-      <c r="A32" s="9">
+      <c r="C49" s="10">
+        <v>-0.22767999999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A50" s="8">
         <v>1946</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B50" s="9">
         <v>-0.72497367858886719</v>
       </c>
-      <c r="C32" s="10">
-[...4 lines deleted...]
-      <c r="A33" s="9">
+      <c r="C50" s="10">
+        <v>-0.20935999999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A51" s="8">
         <v>1947</v>
       </c>
-      <c r="B33" s="10">
+      <c r="B51" s="9">
         <v>0.50562000274658203</v>
       </c>
-      <c r="C33" s="10">
-[...4 lines deleted...]
-      <c r="A34" s="9">
+      <c r="C51" s="10">
+        <v>-0.19103999999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A52" s="8">
         <v>1948</v>
       </c>
-      <c r="B34" s="10">
+      <c r="B52" s="9">
         <v>6.7240342497825623E-2</v>
       </c>
-      <c r="C34" s="10">
-[...4 lines deleted...]
-      <c r="A35" s="9">
+      <c r="C52" s="10">
+        <v>-0.17271999999999998</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A53" s="8">
         <v>1949</v>
       </c>
-      <c r="B35" s="10">
+      <c r="B53" s="9">
         <v>-0.15445448458194733</v>
       </c>
-      <c r="C35" s="10">
-[...4 lines deleted...]
-      <c r="A36" s="9">
+      <c r="C53" s="10">
+        <v>-0.15439999999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A54" s="8">
         <v>1950</v>
       </c>
-      <c r="B36" s="10">
+      <c r="B54" s="9">
         <v>-0.65483337640762329</v>
       </c>
-      <c r="C36" s="10">
-[...4 lines deleted...]
-      <c r="A37" s="9">
+      <c r="C54" s="10">
+        <v>-0.13607999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A55" s="8">
         <v>1951</v>
       </c>
-      <c r="B37" s="10">
+      <c r="B55" s="9">
         <v>0.39561989903450012</v>
       </c>
-      <c r="C37" s="10">
-[...4 lines deleted...]
-      <c r="A38" s="9">
+      <c r="C55" s="10">
+        <v>-0.11775999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A56" s="8">
         <v>1952</v>
       </c>
-      <c r="B38" s="10">
+      <c r="B56" s="9">
         <v>1.1329107284545898</v>
       </c>
-      <c r="C38" s="10">
-[...4 lines deleted...]
-      <c r="A39" s="9">
+      <c r="C56" s="10">
+        <v>-9.9439999999999973E-2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A57" s="8">
         <v>1953</v>
       </c>
-      <c r="B39" s="10">
+      <c r="B57" s="9">
         <v>0.99089449644088745</v>
       </c>
-      <c r="C39" s="10">
-[...4 lines deleted...]
-      <c r="A40" s="9">
+      <c r="C57" s="10">
+        <v>-8.111999999999997E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A58" s="8">
         <v>1954</v>
       </c>
-      <c r="B40" s="10">
+      <c r="B58" s="9">
         <v>6.6671028733253479E-2</v>
       </c>
-      <c r="C40" s="10">
-[...4 lines deleted...]
-      <c r="A41" s="9">
+      <c r="C58" s="10">
+        <v>-6.2799999999999967E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A59" s="8">
         <v>1955</v>
       </c>
-      <c r="B41" s="10">
+      <c r="B59" s="9">
         <v>1.2518900632858276</v>
       </c>
-      <c r="C41" s="10">
-[...4 lines deleted...]
-      <c r="A42" s="9">
+      <c r="C59" s="10">
+        <v>-4.4479999999999964E-2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A60" s="8">
         <v>1956</v>
       </c>
-      <c r="B42" s="10">
+      <c r="B60" s="9">
         <v>-0.77870923280715942</v>
       </c>
-      <c r="C42" s="10">
-[...4 lines deleted...]
-      <c r="A43" s="9">
+      <c r="C60" s="10">
+        <v>-2.6159999999999961E-2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A61" s="8">
         <v>1957</v>
       </c>
-      <c r="B43" s="10">
+      <c r="B61" s="9">
         <v>-7.5506746768951416E-2</v>
       </c>
-      <c r="C43" s="10">
-[...4 lines deleted...]
-      <c r="A44" s="9">
+      <c r="C61" s="10">
+        <v>-7.8399999999999581E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A62" s="8">
         <v>1958</v>
       </c>
-      <c r="B44" s="10">
+      <c r="B62" s="9">
         <v>0.49889311194419861</v>
       </c>
-      <c r="C44" s="10">
-[...4 lines deleted...]
-      <c r="A45" s="9">
+      <c r="C62" s="10">
+        <v>1.0480000000000045E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A63" s="8">
         <v>1959</v>
       </c>
-      <c r="B45" s="10">
+      <c r="B63" s="9">
         <v>-0.27898254990577698</v>
       </c>
-      <c r="C45" s="10">
-[...4 lines deleted...]
-      <c r="A46" s="9">
+      <c r="C63" s="10">
+        <v>2.8800000000000048E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A64" s="8">
         <v>1960</v>
       </c>
-      <c r="B46" s="10">
+      <c r="B64" s="9">
         <v>0.71841371059417725</v>
       </c>
-      <c r="C46" s="10">
-[...4 lines deleted...]
-      <c r="A47" s="9">
+      <c r="C64" s="10">
+        <v>4.7120000000000051E-2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A65" s="8">
         <v>1961</v>
       </c>
-      <c r="B47" s="10">
+      <c r="B65" s="9">
         <v>0.50852459669113159</v>
       </c>
-      <c r="C47" s="10">
-[...4 lines deleted...]
-      <c r="A48" s="9">
+      <c r="C65" s="10">
+        <v>6.5440000000000054E-2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A66" s="8">
         <v>1962</v>
       </c>
-      <c r="B48" s="10">
+      <c r="B66" s="9">
         <v>-0.36591461300849915</v>
       </c>
-      <c r="C48" s="10">
-[...4 lines deleted...]
-      <c r="A49" s="9">
+      <c r="C66" s="10">
+        <v>8.3759999999999946E-2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A67" s="8">
         <v>1963</v>
       </c>
-      <c r="B49" s="10">
+      <c r="B67" s="9">
         <v>-0.43126979470252991</v>
       </c>
-      <c r="C49" s="10">
-[...4 lines deleted...]
-      <c r="A50" s="9">
+      <c r="C67" s="10">
+        <v>0.10207999999999995</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A68" s="8">
         <v>1964</v>
       </c>
-      <c r="B50" s="10">
+      <c r="B68" s="9">
         <v>-0.51086610555648804</v>
       </c>
-      <c r="C50" s="10">
-[...4 lines deleted...]
-      <c r="A51" s="9">
+      <c r="C68" s="10">
+        <v>0.12039999999999995</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A69" s="8">
         <v>1965</v>
       </c>
-      <c r="B51" s="10">
+      <c r="B69" s="9">
         <v>-1.0201674699783325</v>
       </c>
-      <c r="C51" s="10">
-[...4 lines deleted...]
-      <c r="A52" s="9">
+      <c r="C69" s="10">
+        <v>0.13871999999999995</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A70" s="8">
         <v>1966</v>
       </c>
-      <c r="B52" s="10">
+      <c r="B70" s="9">
         <v>1.1420427560806274</v>
       </c>
-      <c r="C52" s="10">
-[...4 lines deleted...]
-      <c r="A53" s="9">
+      <c r="C70" s="10">
+        <v>0.15703999999999996</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A71" s="8">
         <v>1967</v>
       </c>
-      <c r="B53" s="10">
+      <c r="B71" s="9">
         <v>-0.6007239818572998</v>
       </c>
-      <c r="C53" s="10">
-[...4 lines deleted...]
-      <c r="A54" s="9">
+      <c r="C71" s="10">
+        <v>0.17535999999999996</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A72" s="8">
         <v>1968</v>
       </c>
-      <c r="B54" s="10">
+      <c r="B72" s="9">
         <v>0.53443044424057007</v>
       </c>
-      <c r="C54" s="10">
-[...4 lines deleted...]
-      <c r="A55" s="9">
+      <c r="C72" s="10">
+        <v>0.19367999999999996</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A73" s="8">
         <v>1969</v>
       </c>
-      <c r="B55" s="10">
+      <c r="B73" s="9">
         <v>0.53314894437789917</v>
       </c>
-      <c r="C55" s="10">
-[...4 lines deleted...]
-      <c r="A56" s="9">
+      <c r="C73" s="10">
+        <v>0.21200000000000008</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A74" s="8">
         <v>1970</v>
       </c>
-      <c r="B56" s="10">
+      <c r="B74" s="9">
         <v>-0.29828086495399475</v>
       </c>
-      <c r="C56" s="10">
-[...4 lines deleted...]
-      <c r="A57" s="9">
+      <c r="C74" s="10">
+        <v>0.23031999999999997</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A75" s="8">
         <v>1971</v>
       </c>
-      <c r="B57" s="10">
+      <c r="B75" s="9">
         <v>3.5033673048019409E-2</v>
       </c>
-      <c r="C57" s="10">
-[...4 lines deleted...]
-      <c r="A58" s="9">
+      <c r="C75" s="10">
+        <v>0.24864000000000008</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A76" s="8">
         <v>1972</v>
       </c>
-      <c r="B58" s="10">
+      <c r="B76" s="9">
         <v>-2.444688081741333</v>
       </c>
-      <c r="C58" s="10">
-[...4 lines deleted...]
-      <c r="A59" s="9">
+      <c r="C76" s="10">
+        <v>0.26695999999999998</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A77" s="8">
         <v>1973</v>
       </c>
-      <c r="B59" s="10">
+      <c r="B77" s="9">
         <v>1.0120258331298828</v>
       </c>
-      <c r="C59" s="10">
-[...4 lines deleted...]
-      <c r="A60" s="9">
+      <c r="C77" s="10">
+        <v>0.28528000000000009</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A78" s="8">
         <v>1974</v>
       </c>
-      <c r="B60" s="10">
+      <c r="B78" s="9">
         <v>-0.96203649044036865</v>
       </c>
-      <c r="C60" s="10">
-[...4 lines deleted...]
-      <c r="A61" s="9">
+      <c r="C78" s="10">
+        <v>0.30359999999999998</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A79" s="8">
         <v>1975</v>
       </c>
-      <c r="B61" s="10">
+      <c r="B79" s="9">
         <v>0.17338387668132782</v>
       </c>
-      <c r="C61" s="10">
-[...4 lines deleted...]
-      <c r="A62" s="9">
+      <c r="C79" s="10">
+        <v>0.32192000000000009</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A80" s="8">
         <v>1976</v>
       </c>
-      <c r="B62" s="10">
+      <c r="B80" s="9">
         <v>-1.0344115495681763</v>
       </c>
-      <c r="C62" s="10">
-[...4 lines deleted...]
-      <c r="A63" s="9">
+      <c r="C80" s="10">
+        <v>0.34023999999999999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A81" s="8">
         <v>1977</v>
       </c>
-      <c r="B63" s="10">
+      <c r="B81" s="9">
         <v>0.90126293897628784</v>
       </c>
-      <c r="C63" s="10">
-[...4 lines deleted...]
-      <c r="A64" s="9">
+      <c r="C81" s="10">
+        <v>0.3585600000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A82" s="8">
         <v>1978</v>
       </c>
-      <c r="B64" s="10">
+      <c r="B82" s="9">
         <v>-1.0892975330352783</v>
       </c>
-      <c r="C64" s="10">
-[...4 lines deleted...]
-      <c r="A65" s="9">
+      <c r="C82" s="10">
+        <v>0.37687999999999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A83" s="8">
         <v>1979</v>
       </c>
-      <c r="B65" s="10">
+      <c r="B83" s="9">
         <v>0.50185829401016235</v>
       </c>
-      <c r="C65" s="10">
-[...4 lines deleted...]
-      <c r="A66" s="9">
+      <c r="C83" s="10">
+        <v>0.39519999999999988</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A84" s="8">
         <v>1980</v>
       </c>
-      <c r="B66" s="10">
+      <c r="B84" s="9">
         <v>-9.762176126241684E-2</v>
       </c>
-      <c r="C66" s="10">
-[...4 lines deleted...]
-      <c r="A67" s="9">
+      <c r="C84" s="10">
+        <v>0.41352</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A85" s="8">
         <v>1981</v>
       </c>
-      <c r="B67" s="10">
+      <c r="B85" s="9">
         <v>1.6500035524368286</v>
       </c>
-      <c r="C67" s="10">
-[...4 lines deleted...]
-      <c r="A68" s="9">
+      <c r="C85" s="10">
+        <v>0.43183999999999989</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A86" s="8">
         <v>1982</v>
       </c>
-      <c r="B68" s="10">
+      <c r="B86" s="9">
         <v>-0.71190434694290161</v>
       </c>
-      <c r="C68" s="10">
-[...4 lines deleted...]
-      <c r="A69" s="9">
+      <c r="C86" s="10">
+        <v>0.45016</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A87" s="8">
         <v>1983</v>
       </c>
-      <c r="B69" s="10">
+      <c r="B87" s="9">
         <v>9.1697230935096741E-2</v>
       </c>
-      <c r="C69" s="10">
-[...4 lines deleted...]
-      <c r="A70" s="9">
+      <c r="C87" s="10">
+        <v>0.4684799999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A88" s="8">
         <v>1984</v>
       </c>
-      <c r="B70" s="10">
+      <c r="B88" s="9">
         <v>0.17728035151958466</v>
       </c>
-      <c r="C70" s="10">
-[...4 lines deleted...]
-      <c r="A71" s="9">
+      <c r="C88" s="10">
+        <v>0.48680000000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A89" s="8">
         <v>1985</v>
       </c>
-      <c r="B71" s="10">
+      <c r="B89" s="9">
         <v>-4.0164612233638763E-2</v>
       </c>
-      <c r="C71" s="10">
-[...4 lines deleted...]
-      <c r="A72" s="9">
+      <c r="C89" s="10">
+        <v>0.5051199999999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A90" s="8">
         <v>1986</v>
       </c>
-      <c r="B72" s="10">
+      <c r="B90" s="9">
         <v>-0.59368103742599487</v>
       </c>
-      <c r="C72" s="10">
-[...4 lines deleted...]
-      <c r="A73" s="9">
+      <c r="C90" s="10">
+        <v>0.52344000000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A91" s="8">
         <v>1987</v>
       </c>
-      <c r="B73" s="10">
+      <c r="B91" s="9">
         <v>0.88736426830291748</v>
       </c>
-      <c r="C73" s="10">
-[...4 lines deleted...]
-      <c r="A74" s="9">
+      <c r="C91" s="10">
+        <v>0.54175999999999991</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A92" s="8">
         <v>1988</v>
       </c>
-      <c r="B74" s="10">
+      <c r="B92" s="9">
         <v>0.16128677129745483</v>
       </c>
-      <c r="C74" s="10">
-[...4 lines deleted...]
-      <c r="A75" s="9">
+      <c r="C92" s="10">
+        <v>0.56008000000000002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A93" s="8">
         <v>1989</v>
       </c>
-      <c r="B75" s="10">
+      <c r="B93" s="9">
         <v>-0.93467420339584351</v>
       </c>
-      <c r="C75" s="10">
-[...4 lines deleted...]
-      <c r="A76" s="9">
+      <c r="C93" s="10">
+        <v>0.57839999999999991</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A94" s="8">
         <v>1990</v>
       </c>
-      <c r="B76" s="10">
+      <c r="B94" s="9">
         <v>-0.37916329503059387</v>
       </c>
-      <c r="C76" s="10">
-[...4 lines deleted...]
-      <c r="A77" s="9">
+      <c r="C94" s="10">
+        <v>0.59672000000000003</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A95" s="8">
         <v>1991</v>
       </c>
-      <c r="B77" s="10">
+      <c r="B95" s="9">
         <v>-8.0599389970302582E-2</v>
       </c>
-      <c r="C77" s="10">
-[...4 lines deleted...]
-      <c r="A78" s="9">
+      <c r="C95" s="10">
+        <v>0.61503999999999992</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A96" s="8">
         <v>1992</v>
       </c>
-      <c r="B78" s="10">
+      <c r="B96" s="9">
         <v>-1.4330601692199707</v>
       </c>
-      <c r="C78" s="10">
-[...4 lines deleted...]
-      <c r="A79" s="9">
+      <c r="C96" s="10">
+        <v>0.63336000000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A97" s="8">
         <v>1993</v>
       </c>
-      <c r="B79" s="10">
+      <c r="B97" s="9">
         <v>-0.65819418430328369</v>
       </c>
-      <c r="C79" s="10">
-[...4 lines deleted...]
-      <c r="A80" s="9">
+      <c r="C97" s="10">
+        <v>0.65167999999999993</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A98" s="8">
         <v>1994</v>
       </c>
-      <c r="B80" s="10">
+      <c r="B98" s="9">
         <v>-0.21048939228057861</v>
       </c>
-      <c r="C80" s="10">
-[...4 lines deleted...]
-      <c r="A81" s="9">
+      <c r="C98" s="10">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A99" s="8">
         <v>1995</v>
       </c>
-      <c r="B81" s="10">
+      <c r="B99" s="9">
         <v>0.51574170589447021</v>
       </c>
-      <c r="C81" s="10">
-[...4 lines deleted...]
-      <c r="A82" s="9">
+      <c r="C99" s="10">
+        <v>0.68831999999999993</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A100" s="8">
         <v>1996</v>
       </c>
-      <c r="B82" s="10">
+      <c r="B100" s="9">
         <v>0.72966265678405762</v>
       </c>
-      <c r="C82" s="10">
-[...4 lines deleted...]
-      <c r="A83" s="9">
+      <c r="C100" s="10">
+        <v>0.70664000000000005</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A101" s="8">
         <v>1997</v>
       </c>
-      <c r="B83" s="10">
+      <c r="B101" s="9">
         <v>-9.9191673099994659E-2</v>
       </c>
-      <c r="C83" s="10">
-[...4 lines deleted...]
-      <c r="A84" s="9">
+      <c r="C101" s="10">
+        <v>0.72495999999999994</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A102" s="8">
         <v>1998</v>
       </c>
-      <c r="B84" s="10">
+      <c r="B102" s="9">
         <v>2.0322434902191162</v>
       </c>
-      <c r="C84" s="10">
-[...4 lines deleted...]
-      <c r="A85" s="9">
+      <c r="C102" s="10">
+        <v>0.74328000000000005</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A103" s="8">
         <v>1999</v>
       </c>
-      <c r="B85" s="10">
+      <c r="B103" s="9">
         <v>2.2225286960601807</v>
       </c>
-      <c r="C85" s="10">
-[...4 lines deleted...]
-      <c r="A86" s="9">
+      <c r="C103" s="10">
+        <v>0.76159999999999994</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A104" s="8">
         <v>2000</v>
       </c>
-      <c r="B86" s="10">
+      <c r="B104" s="9">
         <v>1.0184915065765381</v>
       </c>
-      <c r="C86" s="10">
-[...4 lines deleted...]
-      <c r="A87" s="9">
+      <c r="C104" s="10">
+        <v>0.77992000000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A105" s="8">
         <v>2001</v>
       </c>
-      <c r="B87" s="10">
+      <c r="B105" s="9">
         <v>2.163691520690918</v>
       </c>
-      <c r="C87" s="10">
-[...4 lines deleted...]
-      <c r="A88" s="9">
+      <c r="C105" s="10">
+        <v>0.79823999999999995</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A106" s="8">
         <v>2002</v>
       </c>
-      <c r="B88" s="10">
+      <c r="B106" s="9">
         <v>8.0163389444351196E-2</v>
       </c>
-      <c r="C88" s="10">
-[...4 lines deleted...]
-      <c r="A89" s="9">
+      <c r="C106" s="10">
+        <v>0.81656000000000006</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A107" s="8">
         <v>2003</v>
       </c>
-      <c r="B89" s="10">
+      <c r="B107" s="9">
         <v>0.7898445725440979</v>
       </c>
-      <c r="C89" s="10">
-[...4 lines deleted...]
-      <c r="A90" s="9">
+      <c r="C107" s="10">
+        <v>0.83487999999999996</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A108" s="8">
         <v>2004</v>
       </c>
-      <c r="B90" s="10">
+      <c r="B108" s="9">
         <v>0.23449048399925232</v>
       </c>
-      <c r="C90" s="10">
-[...4 lines deleted...]
-      <c r="A91" s="9">
+      <c r="C108" s="10">
+        <v>0.85320000000000007</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A109" s="8">
         <v>2005</v>
       </c>
-      <c r="B91" s="11">
+      <c r="B109" s="9">
         <v>1.7428784370422363</v>
       </c>
-      <c r="C91" s="10">
-[...4 lines deleted...]
-      <c r="A92" s="9">
+      <c r="C109" s="10">
+        <v>0.87151999999999996</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A110" s="8">
         <v>2006</v>
       </c>
-      <c r="B92" s="11">
+      <c r="B110" s="9">
         <v>2.7025606632232666</v>
       </c>
-      <c r="C92" s="10">
-[...4 lines deleted...]
-      <c r="A93" s="9">
+      <c r="C110" s="10">
+        <v>0.88984000000000008</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A111" s="8">
         <v>2007</v>
       </c>
-      <c r="B93" s="11">
+      <c r="B111" s="9">
         <v>0.72467911243438721</v>
       </c>
-      <c r="C93" s="10">
-[...4 lines deleted...]
-      <c r="A94" s="9">
+      <c r="C111" s="10">
+        <v>0.90815999999999997</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A112" s="8">
         <v>2008</v>
       </c>
-      <c r="B94" s="11">
+      <c r="B112" s="9">
         <v>1.2457057237625122</v>
       </c>
-      <c r="C94" s="10">
-[...4 lines deleted...]
-      <c r="A95" s="9">
+      <c r="C112" s="10">
+        <v>0.92648000000000008</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A113" s="8">
         <v>2009</v>
       </c>
-      <c r="B95" s="11">
+      <c r="B113" s="9">
         <v>1.0825701951980591</v>
       </c>
-      <c r="C95" s="10">
-[...4 lines deleted...]
-      <c r="A96" s="9">
+      <c r="C113" s="10">
+        <v>0.94479999999999997</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A114" s="8">
         <v>2010</v>
       </c>
-      <c r="B96" s="11">
+      <c r="B114" s="9">
         <v>3.7257702350616455</v>
       </c>
-      <c r="C96" s="10">
-[...4 lines deleted...]
-      <c r="A97" s="9">
+      <c r="C114" s="10">
+        <v>0.96311999999999987</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A115" s="8">
         <v>2011</v>
       </c>
-      <c r="B97" s="11">
+      <c r="B115" s="9">
         <v>1.3485233783721924</v>
       </c>
-      <c r="C97" s="10">
-[...4 lines deleted...]
-      <c r="A98" s="9">
+      <c r="C115" s="10">
+        <v>0.98143999999999998</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A116" s="8">
         <v>2012</v>
       </c>
-      <c r="B98" s="11">
+      <c r="B116" s="9">
         <v>2.1603727340698242</v>
       </c>
-      <c r="C98" s="10">
-[...4 lines deleted...]
-      <c r="A99" s="9">
+      <c r="C116" s="10">
+        <v>0.99975999999999987</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A117" s="8">
         <v>2013</v>
       </c>
-      <c r="B99" s="11">
+      <c r="B117" s="9">
         <v>0.86197012662887573</v>
       </c>
-      <c r="C99" s="10">
-[...4 lines deleted...]
-      <c r="A100" s="9">
+      <c r="C117" s="10">
+        <v>1.0180799999999999</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A118" s="8">
         <v>2014</v>
       </c>
-      <c r="B100" s="11">
+      <c r="B118" s="9">
         <v>0.59187567234039307</v>
       </c>
-      <c r="C100" s="10">
-[...4 lines deleted...]
-      <c r="A101" s="9">
+      <c r="C118" s="10">
+        <v>1.0364</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A119" s="8">
         <v>2015</v>
       </c>
-      <c r="B101" s="11">
+      <c r="B119" s="9">
         <v>0.17109338939189911</v>
       </c>
-      <c r="C101" s="10">
-[...4 lines deleted...]
-      <c r="A102" s="9">
+      <c r="C119" s="10">
+        <v>1.0547200000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A120" s="8">
         <v>2016</v>
       </c>
-      <c r="B102" s="11">
+      <c r="B120" s="9">
         <v>0.99693719999999997</v>
       </c>
-      <c r="C102" s="10">
-[...4 lines deleted...]
-      <c r="A103" s="9">
+      <c r="C120" s="10">
+        <v>1.0730399999999998</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A121" s="8">
         <v>2017</v>
       </c>
-      <c r="B103" s="11">
+      <c r="B121" s="9">
         <v>1.3265</v>
       </c>
-      <c r="C103" s="10">
-[...4 lines deleted...]
-      <c r="A104" s="9">
+      <c r="C121" s="10">
+        <v>1.0913599999999999</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A122" s="8">
         <v>2018</v>
       </c>
-      <c r="B104" s="11">
+      <c r="B122" s="9">
         <v>0.06</v>
       </c>
-      <c r="C104" s="10">
-[...4 lines deleted...]
-      <c r="A105" s="9">
+      <c r="C122" s="10">
+        <v>1.10968</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A123" s="8">
         <v>2019</v>
       </c>
-      <c r="B105" s="11">
+      <c r="B123" s="9">
         <v>0.80430309824699997</v>
       </c>
-      <c r="C105" s="10">
-[...4 lines deleted...]
-      <c r="A106" s="9">
+      <c r="C123" s="10">
+        <v>1.1280000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A124" s="8">
         <v>2020</v>
       </c>
-      <c r="B106" s="11">
+      <c r="B124" s="9">
         <v>1.6</v>
       </c>
-      <c r="C106" s="10">
-[...4 lines deleted...]
-      <c r="A107" s="9">
+      <c r="C124" s="10">
+        <v>1.1463199999999998</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A125" s="8">
         <v>2021</v>
       </c>
-      <c r="B107" s="11">
+      <c r="B125" s="9">
         <v>3.1</v>
       </c>
-      <c r="C107" s="10">
-[...4 lines deleted...]
-      <c r="A108" s="19">
+      <c r="C125" s="10">
+        <v>1.1646399999999999</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A126" s="8">
         <v>2022</v>
       </c>
-      <c r="B108" s="20">
+      <c r="B126" s="9">
         <v>1.6</v>
       </c>
-      <c r="C108" s="20">
-[...4 lines deleted...]
-      <c r="A109" s="12">
+      <c r="C126" s="10">
+        <v>1.18296</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A127" s="8">
         <v>2023</v>
       </c>
-      <c r="B109" s="13">
-[...54 lines deleted...]
-      </c>
+      <c r="B127" s="19">
+        <v>2.8</v>
+      </c>
+      <c r="C127" s="20">
+        <v>1.2012800000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A128" s="21">
+        <v>2024</v>
+      </c>
+      <c r="B128" s="22">
+        <v>3.9</v>
+      </c>
+      <c r="C128" s="20">
+        <v>1.2196000000000002</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A129" s="23">
+        <v>2025</v>
+      </c>
+      <c r="B129" s="24">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C129" s="25">
+        <v>1.2379199999999999</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C131" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B6:C6"/>
-    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anomalies de températures</vt:lpstr>
     </vt:vector>